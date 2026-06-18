--- v0 (2026-05-05)
+++ v1 (2026-06-18)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Grant Information" sheetId="1" r:id="rId1"/>
     <sheet name="Contacts" sheetId="2" r:id="rId2"/>
     <sheet name="Products" sheetId="3" r:id="rId3"/>
     <sheet name="Disseminations" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7952" uniqueCount="3517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7965" uniqueCount="3524">
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Grant Number</t>
   </si>
   <si>
     <t>Grant Title</t>
   </si>
   <si>
     <t>Award Amount</t>
   </si>
   <si>
     <t>Project Overview</t>
   </si>
   <si>
     <t>Grant Keywords</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
@@ -1880,57 +1880,66 @@
   <si>
     <t>California EMSC State Partnership Grant</t>
   </si>
   <si>
     <t>The overall goal of the California EMSC Program is to assess and strengthen the current status of pediatric emergency care statewide by improving the readiness of EMS providers to respond to critically ill and injured children: (1) Continue integrating EMSC into the State EMS system; (2) Complete the requirements of all the performance measures from the National provide appropriate pediatric care; (3) Assure that BLS and ALS patient care units have the essential pediatric equipment and supplies.</t>
   </si>
   <si>
     <t>integration, equipment, supplies</t>
   </si>
   <si>
     <t>EMS Authority, EMS Systems Division</t>
   </si>
   <si>
     <t>https://emsa.ca.gov/EMS-for-Children/</t>
   </si>
   <si>
     <t>California: State Partnership (1986/01/01) - California EMSC State Partnership Grant</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Cella</t>
   </si>
   <si>
+    <t>Candace</t>
+  </si>
+  <si>
+    <t>Keefauver</t>
+  </si>
+  <si>
+    <t>(279) 789-3998</t>
+  </si>
+  <si>
+    <t>Candace.keefauver@emsa.ca.gov</t>
+  </si>
+  <si>
     <t>Angela</t>
   </si>
   <si>
     <t>Wise</t>
-  </si>
-[...1 lines deleted...]
-    <t>Project Director, Program Manager (interim)</t>
   </si>
   <si>
     <t>(916) 204-1005</t>
   </si>
   <si>
     <t>Angela.Wise@emsa.ca.gov</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>H33MC31619</t>
   </si>
   <si>
     <t>EMSC State Partnership Program &amp; Rural Expansion Project – Colorado</t>
   </si>
   <si>
     <t>The purpose of the Colorado EMS for Children State Partnership Program will be to expand and improve emergency medical services for children who need treatment for trauma or critical care. This program will improve systems of emergency pediatric care by focusing on electronic health information systems, coordination of care, increased education for the emergency care workforce, integration of pediatric care components, and outcome improvement through quality improvement initiatives. Progress will be measured against national performance measures and program objectives established by HRSA._x000D_
 _x000D_
 Colorado also received funding for the EMS for Children State Partnership Rural Expansion Program grant. With this funding, Colorado EMSC will respond to the needs in Colorado's rural, remote, and tribal communities, we intend to: 1) Increase the number of hospitals in rural, remote and tribal communities recognized by a pediatric medical recognition program and 2) Increase the number of pediatric emergency care coordinators. Utilizing the Colorado Pediatric Preparedness for the Emergency Room (COPPER), Colorado Pediatric Emergency Care Coordination (COPECC), and the EMS for Children Mobile Simulation Program, we will provide comprehensive training using a statewide program and expert consultation to provide programmatic support to EDs and EMS agencies in the three key areas of youth mental health emergencies, child abuse and neglect, and trauma-informed care. Contact Dr. Kathleen Adelgais (information below) for more information about this project.</t>
   </si>
   <si>
     <t>education, workforce, quality improvement, PECC</t>
   </si>
   <si>
@@ -3448,60 +3457,69 @@
   <si>
     <t>Breanna.sablan@dphss.guam.gov</t>
   </si>
   <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>H33MC31620 (pre-2018 H33MC26764)</t>
   </si>
   <si>
     <t>Hawaii EMS for Children</t>
   </si>
   <si>
     <t>The EMSC State Partnership Program is a statewide collaborative project under EMSC that provides funds to states to assist in improving the pediatric component of their EMS system. Its mission is to ensure effective pediatric emergency care according to best practice standards statewide through expanding and improving the state’s capacity.</t>
   </si>
   <si>
     <t>Department of Health, Disease Outbreak Control Division</t>
   </si>
   <si>
     <t>https://health.hawaii.gov/ems/emsc/</t>
   </si>
   <si>
     <t>Hawaii: State Partnership (1987/01/01) - Hawaii EMS for Children</t>
   </si>
   <si>
-    <t>Kristy</t>
-[...8 lines deleted...]
-    <t>Kristy.Luke@doh.hawaii.gov</t>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Francione</t>
+  </si>
+  <si>
+    <t>(808) 675-0285</t>
+  </si>
+  <si>
+    <t>jack.francione@doh.hawaii.gov</t>
+  </si>
+  <si>
+    <t>Garrett</t>
+  </si>
+  <si>
+    <t>Hall</t>
+  </si>
+  <si>
+    <t>garrett.hall@doh.hawaii.gov</t>
   </si>
   <si>
     <t>Kau'i</t>
   </si>
   <si>
     <t>Rezentes</t>
   </si>
   <si>
     <t>Mahina</t>
   </si>
   <si>
     <t>Sayin</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>H34MC00130</t>
   </si>
   <si>
     <t>Beyond the Barriers Project: EQUIP</t>
   </si>
   <si>
     <t>The overall goal of this proposal is to develop a quality improvement system of data collection, analysis, and feedback to promote effective resuscitation of pediatric cardiac arrest victims. The specific objectives are: (1) Develop a Quality Improvement Program for pediatric cardiac arrest for pre-hospital providers;_x000D_
 (2) Develop reporting methods to disseminate information from the quality improvement program to the Iowa Bureau of EMS and EMS providers; and _x000D_
@@ -6021,51 +6039,51 @@
   </si>
   <si>
     <t>Surveys were developed and administered to assess parental comfort with emergency care for children with special health care needs (CSHCN) with cardiac disease and the impact of a web-based database of emergency-focused clinical summaries (emergency information forms-EIF) called Midwest Emergency Medical Services for Children Information System (MEMSCIS) on parental attitudes regarding emergency care of their CSHCN. We hypothesized that MEMSCIS would improve the parent and provider outlook regarding emergencies of young children with heart disease in a randomized controlled trial. Children under age 2 were enrolled in MEMSCIS by study nurses associated with pediatric cardiac centers in a metropolitan area. Parents were surveyed at enrollment and 1 year on a 5-Point Likert Scale. Validity and reliability of the survey were evaluated. Study nurses formulated the emergency-focused summaries with cardiologists. One-hundred-seventy parent subjects, 94 study and 76 control, were surveyed at baseline and 1 year. Parents felt that hospital personnel were well-prepared for emergencies of their children and this improved from baseline 4.07 ± 1.03 to 1 year 4.24 ± 1.04 in study parents who had an EIF for their child and participated in the program (p = 0.0114) but not control parents. Parents perceived an improved comfort level by pre-hospital (p = 0.0256) and hospital (p = 0.0031) emergency personnel related to the MEMSCIS program. The MEMSCIS Program with its emergency-focused web-based clinical summary improved comfort levels for study parents. We speculate that the program facilitated normalization for parents even if the EIF was not used in an emergency during the study. The MEMSCIS program helps to prepare the family and the emergency system for care of CSHCN outside of the medical home.</t>
   </si>
   <si>
     <t>Matern Child Health J.</t>
   </si>
   <si>
     <t>H33MC06686</t>
   </si>
   <si>
     <t>Minnesota EMSC State Partnership Grant</t>
   </si>
   <si>
     <t>We work together to save children’s lives. Our goal is to ensure that all children receive the best appropriate care in a health emergency. We work to achieve the Federal EMSC Performance Measures, to improve the pediatric emergency care infrastructure in Minnesota and enhance the pediatric readiness of our EMS and healthcare systems. _x000D_
 _x000D_
 Some objectives include: _x000D_
 - establishing awareness to create and maintain partnerships, _x000D_
 - utilizing the expertise of our robust Advisory Committee members,  and_x000D_
 - focus on providing educational opportunities.</t>
   </si>
   <si>
     <t>medical emergencies</t>
   </si>
   <si>
-    <t>Minnesota EMS Regulatory Board (subcontract with Children’s Minnesota)</t>
+    <t>Minnesota Office of EMS (subcontract with Children’s Minnesota)</t>
   </si>
   <si>
     <t>http://www.emscmn.org/</t>
   </si>
   <si>
     <t>https://www.facebook.com/childrensminnesota/</t>
   </si>
   <si>
     <t>https://twitter.com/childrensmn/</t>
   </si>
   <si>
     <t>https://www.instagram.com/childrensmn/</t>
   </si>
   <si>
     <t>Minnesota: State Partnership (1996/01/01) - Minnesota EMSC State Partnership Grant</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>DePompolo</t>
   </si>
   <si>
     <t>anna.depompolo@childrensmn.org</t>
   </si>
@@ -9724,50 +9742,53 @@
     <t>Linda</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
     <t>Michelle</t>
   </si>
   <si>
     <t>Machado</t>
   </si>
   <si>
     <t>MSW</t>
   </si>
   <si>
     <t>Stephanie</t>
   </si>
   <si>
     <t>Trafka</t>
   </si>
   <si>
     <t>CCHW</t>
   </si>
   <si>
     <t>Umbriano</t>
+  </si>
+  <si>
+    <t>Project Director, Program Manager (interim)</t>
   </si>
   <si>
     <t>(401) 222-2597</t>
   </si>
   <si>
     <t>megan.umbriano@health.ri.gov</t>
   </si>
   <si>
     <t>U03MC33155</t>
   </si>
   <si>
     <t>San Francisco-Oakland, Providence, Atlanta Research Collaborative (SPARC)</t>
   </si>
   <si>
     <t>(1) Organizational Infrastructure: rapidly build and maintain a strong, high functioning PECARN node, capable of performing excellent clinical research and contributing to all network activities._x000D_
 (2) Contribute to EMSC Research: conduct high quality, high impact pediatric emergency medicine research, across the spectrum of EMSC projects and settings._x000D_
 (3) Develop New PECARN Research Projects: across EMSC research of high impact/low incidence conditions, incorporating the EMSA into all of the node's research processes, and especially building on the SPARC PIs' strengths and research expertise - underrepresented research topics, e.g. sickle cell disease (Emory), behavioral health (UCSF) and substance use (Brown) disorders._x000D_
 (4) PECARN Registry and Data Linkage: contribute to PECARN's current and future electronic data registry and linkage projects._x000D_
 (5) Knowledge Translation: SPARC will be a leader in dissemination and knowledge transfer, leveraging existing, successful methods and relationships._x000D_
 (6) Advance Early Stage Investigators: SPARC will foster the development of early stage investigators, both within the node and the PECARN network.</t>
   </si>
   <si>
     <t>Alameda County EMS; Emory University School of Medicine; Hasbro Children’s Hospital; Rhode Island Hospital; University of California, San Francisco</t>
   </si>
   <si>
@@ -13082,7856 +13103,7856 @@
       </c>
       <c r="H25" s="1">
         <v>31413</v>
       </c>
       <c r="J25" t="s">
         <v>533</v>
       </c>
       <c r="M25" t="s">
         <v>303</v>
       </c>
       <c r="N25" t="s">
         <v>53</v>
       </c>
       <c r="O25" t="s">
         <v>303</v>
       </c>
       <c r="P25" t="s">
         <v>54</v>
       </c>
       <c r="Q25" s="2" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="D26" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="F26" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="G26" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="H26" s="1">
         <v>33604</v>
       </c>
       <c r="J26" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="M26" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N26" t="s">
         <v>321</v>
       </c>
       <c r="O26" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P26" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q26" s="2" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="R26" s="2" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="S26" s="2" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="T26" s="2" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B27" t="s">
         <v>125</v>
       </c>
       <c r="C27" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D27" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E27">
         <v>852415</v>
       </c>
       <c r="F27" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="G27" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="H27" s="1">
         <v>40422</v>
       </c>
       <c r="I27" s="1">
         <v>41517</v>
       </c>
       <c r="J27" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="M27" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N27" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O27" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P27" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W27" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B28" t="s">
         <v>125</v>
       </c>
       <c r="C28" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D28" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="E28">
         <v>582310</v>
       </c>
       <c r="F28" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="G28" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="H28" s="1">
         <v>37316</v>
       </c>
       <c r="I28" s="1">
         <v>38595</v>
       </c>
       <c r="J28" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="M28" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N28" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O28" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P28" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W28" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B29" t="s">
         <v>125</v>
       </c>
       <c r="C29" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="D29" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="E29">
         <v>273827</v>
       </c>
       <c r="F29" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="G29" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="H29" s="1">
         <v>34608</v>
       </c>
       <c r="I29" s="1">
         <v>35520</v>
       </c>
       <c r="J29" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="M29" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N29" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O29" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P29" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W29" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B30" t="s">
         <v>125</v>
       </c>
       <c r="C30" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="D30" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="E30">
         <v>698854</v>
       </c>
       <c r="F30" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="G30" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="H30" s="1">
         <v>39692</v>
       </c>
       <c r="I30" s="1">
         <v>40786</v>
       </c>
       <c r="J30" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="M30" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N30" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O30" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P30" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W30" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B31" t="s">
         <v>125</v>
       </c>
       <c r="C31" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="D31" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="E31">
         <v>150000</v>
       </c>
       <c r="F31" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="G31" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="H31" s="1">
         <v>36069</v>
       </c>
       <c r="I31" s="1">
         <v>36799</v>
       </c>
       <c r="J31" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="M31" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N31" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O31" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P31" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W31" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B32" t="s">
         <v>46</v>
       </c>
       <c r="C32" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="D32" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F32" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="G32" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H32" s="1">
         <v>33239</v>
       </c>
       <c r="J32" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="M32" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N32" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O32" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P32" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q32" s="2" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="R32" s="2" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="S32" s="2" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="V32" s="2" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B33" t="s">
         <v>125</v>
       </c>
       <c r="C33" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D33" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="E33">
         <v>1400000</v>
       </c>
       <c r="F33" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="G33" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="H33" s="1">
         <v>43709</v>
       </c>
       <c r="I33" s="1">
         <v>45535</v>
       </c>
       <c r="J33" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="M33" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N33" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O33" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P33" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q33" s="2" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="W33" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
       <c r="C34" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="D34" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E34">
         <v>898502</v>
       </c>
       <c r="F34" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="G34" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="H34" s="1">
         <v>40422</v>
       </c>
       <c r="I34" s="1">
         <v>41517</v>
       </c>
       <c r="J34" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="M34" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N34" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O34" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P34" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W34" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="D35" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="E35">
         <v>750000</v>
       </c>
       <c r="F35" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="G35" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="H35" s="1">
         <v>39692</v>
       </c>
       <c r="I35" s="1">
         <v>40786</v>
       </c>
       <c r="J35" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="M35" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N35" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O35" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P35" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W35" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="D36" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="E36">
         <v>299929</v>
       </c>
       <c r="F36" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="G36" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="H36" s="1">
         <v>36434</v>
       </c>
       <c r="I36" s="1">
         <v>36950</v>
       </c>
       <c r="J36" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="M36" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N36" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O36" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P36" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W36" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B37" t="s">
         <v>125</v>
       </c>
       <c r="C37" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="D37" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="E37">
         <v>300000</v>
       </c>
       <c r="F37" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="G37" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="H37" s="1">
         <v>34608</v>
       </c>
       <c r="I37" s="1">
         <v>35520</v>
       </c>
       <c r="J37" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="M37" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N37" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O37" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P37" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W37" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B38" t="s">
         <v>125</v>
       </c>
       <c r="C38" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D38" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E38">
         <v>599703</v>
       </c>
       <c r="F38" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="G38" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="H38" s="1">
         <v>36586</v>
       </c>
       <c r="I38" s="1">
         <v>37680</v>
       </c>
       <c r="J38" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="M38" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N38" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O38" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P38" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W38" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B39" t="s">
         <v>313</v>
       </c>
       <c r="C39" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="D39" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="E39">
         <v>2400000</v>
       </c>
       <c r="F39" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="G39" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="H39" s="1">
         <v>37135</v>
       </c>
       <c r="I39" s="1">
         <v>43830</v>
       </c>
       <c r="J39" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="K39" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="L39" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="M39" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N39" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O39" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P39" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W39" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B40" t="s">
         <v>46</v>
       </c>
       <c r="C40" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="D40" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="F40" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="G40" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="H40" s="1">
         <v>31778</v>
       </c>
       <c r="J40" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="M40" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N40" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O40" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P40" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q40" s="2" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="R40" s="2" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="S40" s="2" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="B41" t="s">
         <v>46</v>
       </c>
       <c r="C41" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="D41" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="F41" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="G41" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="H41" s="1">
         <v>35431</v>
       </c>
       <c r="J41" t="s">
         <v>100</v>
       </c>
       <c r="M41" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N41" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O41" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P41" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q41" s="2" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="D42" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="F42" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="G42" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="H42" s="1">
         <v>32051</v>
       </c>
       <c r="I42" s="1">
         <v>45016</v>
       </c>
       <c r="J42" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="M42" t="s">
         <v>101</v>
       </c>
       <c r="N42" t="s">
         <v>102</v>
       </c>
       <c r="O42" t="s">
         <v>101</v>
       </c>
       <c r="P42" t="s">
         <v>103</v>
       </c>
       <c r="Q42" s="2" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B43" t="s">
         <v>46</v>
       </c>
       <c r="C43" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="D43" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="F43" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="H43" s="1">
         <v>45017</v>
       </c>
       <c r="I43" s="1">
         <v>46477</v>
       </c>
       <c r="J43" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="M43" t="s">
         <v>101</v>
       </c>
       <c r="N43" t="s">
         <v>102</v>
       </c>
       <c r="O43" t="s">
         <v>101</v>
       </c>
       <c r="P43" t="s">
         <v>103</v>
       </c>
       <c r="Q43" s="2" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="V43" s="2" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="B44" t="s">
         <v>46</v>
       </c>
       <c r="C44" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D44" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="H44" s="1">
         <v>41365</v>
       </c>
       <c r="I44" s="1">
         <v>45505</v>
       </c>
       <c r="J44" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="W44" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="B45" t="s">
         <v>46</v>
       </c>
       <c r="C45" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="D45" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="F45" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="G45" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="H45" s="1">
         <v>34335</v>
       </c>
       <c r="J45" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="M45" t="s">
         <v>101</v>
       </c>
       <c r="N45" t="s">
         <v>102</v>
       </c>
       <c r="O45" t="s">
         <v>101</v>
       </c>
       <c r="P45" t="s">
         <v>103</v>
       </c>
       <c r="Q45" s="2" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="B46" t="s">
         <v>313</v>
       </c>
       <c r="C46" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="D46" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="E46">
         <v>700000</v>
       </c>
       <c r="F46" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="H46" s="1">
         <v>45170</v>
       </c>
       <c r="I46" s="1">
         <v>46600</v>
       </c>
       <c r="J46" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="K46" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="L46" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="M46" t="s">
         <v>101</v>
       </c>
       <c r="N46" t="s">
         <v>102</v>
       </c>
       <c r="O46" t="s">
         <v>101</v>
       </c>
       <c r="P46" t="s">
         <v>103</v>
       </c>
       <c r="Q46" s="2" t="s">
         <v>489</v>
       </c>
       <c r="W46" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="B47" t="s">
         <v>46</v>
       </c>
       <c r="C47" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="D47" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="F47" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="G47" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H47" s="1">
         <v>36617</v>
       </c>
       <c r="J47" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="M47" t="s">
         <v>303</v>
       </c>
       <c r="N47" t="s">
         <v>304</v>
       </c>
       <c r="O47" t="s">
         <v>303</v>
       </c>
       <c r="P47" t="s">
         <v>54</v>
       </c>
       <c r="Q47" s="2" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B48" t="s">
         <v>46</v>
       </c>
       <c r="C48" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="D48" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="F48" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="G48" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H48" s="1">
         <v>31778</v>
       </c>
       <c r="J48" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="M48" t="s">
         <v>303</v>
       </c>
       <c r="N48" t="s">
         <v>304</v>
       </c>
       <c r="O48" t="s">
         <v>303</v>
       </c>
       <c r="P48" t="s">
         <v>54</v>
       </c>
       <c r="Q48" s="2" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
       <c r="D49" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="E49">
         <v>585157</v>
       </c>
       <c r="F49" t="s">
-        <v>1020</v>
+        <v>1026</v>
       </c>
       <c r="G49" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="H49" s="1">
         <v>37316</v>
       </c>
       <c r="I49" s="1">
         <v>38503</v>
       </c>
       <c r="J49" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="M49" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N49" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O49" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P49" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W49" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="B50" t="s">
         <v>46</v>
       </c>
       <c r="C50" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="D50" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="F50" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="G50" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="H50" s="1">
         <v>34973</v>
       </c>
       <c r="J50" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
       <c r="M50" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N50" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O50" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P50" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q50" s="2" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="D51" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="F51" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="G51" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="H51" s="1">
         <v>33512</v>
       </c>
       <c r="I51" s="1">
         <v>34607</v>
       </c>
       <c r="J51" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="M51" t="s">
         <v>52</v>
       </c>
       <c r="N51" t="s">
         <v>321</v>
       </c>
       <c r="O51" t="s">
         <v>52</v>
       </c>
       <c r="P51" t="s">
         <v>54</v>
       </c>
       <c r="W51" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="B52" t="s">
         <v>46</v>
       </c>
       <c r="C52" t="s">
-        <v>1055</v>
+        <v>1061</v>
       </c>
       <c r="D52" t="s">
-        <v>1056</v>
+        <v>1062</v>
       </c>
       <c r="F52" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="G52" t="s">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="H52" s="1">
         <v>35704</v>
       </c>
       <c r="J52" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="M52" t="s">
         <v>52</v>
       </c>
       <c r="N52" t="s">
         <v>321</v>
       </c>
       <c r="O52" t="s">
         <v>52</v>
       </c>
       <c r="P52" t="s">
         <v>54</v>
       </c>
       <c r="Q52" s="2" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B53" t="s">
         <v>125</v>
       </c>
       <c r="C53" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="D53" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="E53">
         <v>900000</v>
       </c>
       <c r="F53" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="G53" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="H53" s="1">
         <v>40422</v>
       </c>
       <c r="I53" s="1">
         <v>41517</v>
       </c>
       <c r="J53" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="M53" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N53" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O53" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P53" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W53" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B54" t="s">
         <v>125</v>
       </c>
       <c r="C54" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="D54" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="E54">
         <v>600000</v>
       </c>
       <c r="F54" t="s">
-        <v>1105</v>
+        <v>1111</v>
       </c>
       <c r="G54" t="s">
-        <v>1106</v>
+        <v>1112</v>
       </c>
       <c r="H54" s="1">
         <v>39326</v>
       </c>
       <c r="I54" s="1">
         <v>40421</v>
       </c>
       <c r="J54" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="M54" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N54" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O54" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P54" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W54" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B55" t="s">
         <v>125</v>
       </c>
       <c r="C55" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="D55" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="E55">
         <v>343834</v>
       </c>
       <c r="F55" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="G55" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
       <c r="H55" s="1">
         <v>35704</v>
       </c>
       <c r="I55" s="1">
         <v>36433</v>
       </c>
       <c r="J55" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="M55" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N55" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O55" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P55" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W55" t="s">
-        <v>1130</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B56" t="s">
         <v>125</v>
       </c>
       <c r="D56" t="s">
-        <v>1136</v>
+        <v>1142</v>
       </c>
       <c r="E56">
         <v>289528</v>
       </c>
       <c r="F56" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="G56" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="H56" s="1">
         <v>36434</v>
       </c>
       <c r="I56" s="1">
         <v>37164</v>
       </c>
       <c r="J56" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="M56" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N56" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O56" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P56" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W56" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B57" t="s">
         <v>125</v>
       </c>
       <c r="C57" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
       <c r="D57" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="E57">
         <v>287776</v>
       </c>
       <c r="F57" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="G57" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="H57" s="1">
         <v>36434</v>
       </c>
       <c r="I57" s="1">
         <v>36950</v>
       </c>
       <c r="J57" t="s">
-        <v>1146</v>
+        <v>1152</v>
       </c>
       <c r="M57" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N57" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O57" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P57" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W57" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B58" t="s">
         <v>125</v>
       </c>
       <c r="C58" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="D58" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="F58" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="G58" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="H58" s="1">
         <v>34608</v>
       </c>
       <c r="I58" s="1">
         <v>35338</v>
       </c>
       <c r="J58" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="M58" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N58" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O58" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P58" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W58" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B59" t="s">
         <v>125</v>
       </c>
       <c r="C59" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="D59" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="E59">
         <v>586436</v>
       </c>
       <c r="F59" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="G59" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="H59" s="1">
         <v>36951</v>
       </c>
       <c r="I59" s="1">
         <v>38046</v>
       </c>
       <c r="J59" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="M59" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N59" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O59" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P59" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W59" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B60" t="s">
         <v>125</v>
       </c>
       <c r="C60" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="D60" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="E60">
         <v>584482</v>
       </c>
       <c r="F60" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="G60" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="H60" s="1">
         <v>38412</v>
       </c>
       <c r="I60" s="1">
         <v>39507</v>
       </c>
       <c r="J60" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="M60" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N60" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O60" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P60" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W60" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B61" t="s">
         <v>125</v>
       </c>
       <c r="C61" t="s">
-        <v>1196</v>
+        <v>1202</v>
       </c>
       <c r="D61" t="s">
-        <v>1197</v>
+        <v>1203</v>
       </c>
       <c r="E61">
         <v>598777</v>
       </c>
       <c r="F61" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="G61" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="H61" s="1">
         <v>38047</v>
       </c>
       <c r="I61" s="1">
         <v>39141</v>
       </c>
       <c r="J61" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="M61" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N61" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O61" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P61" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W61" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B62" t="s">
         <v>46</v>
       </c>
       <c r="C62" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="D62" t="s">
-        <v>1202</v>
+        <v>1208</v>
       </c>
       <c r="F62" t="s">
-        <v>1203</v>
+        <v>1209</v>
       </c>
       <c r="G62" t="s">
-        <v>1204</v>
+        <v>1210</v>
       </c>
       <c r="H62" s="1">
         <v>34335</v>
       </c>
       <c r="J62" t="s">
-        <v>1205</v>
+        <v>1211</v>
       </c>
       <c r="M62" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N62" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O62" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P62" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q62" s="2" t="s">
-        <v>1206</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B63" t="s">
         <v>125</v>
       </c>
       <c r="C63" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="D63" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="E63">
         <v>899700</v>
       </c>
       <c r="F63" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="G63" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="H63" s="1">
         <v>41518</v>
       </c>
       <c r="I63" s="1">
         <v>42613</v>
       </c>
       <c r="J63" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="M63" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N63" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O63" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P63" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W63" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B64" t="s">
         <v>46</v>
       </c>
       <c r="C64" t="s">
-        <v>1260</v>
+        <v>1266</v>
       </c>
       <c r="D64" t="s">
-        <v>1261</v>
+        <v>1267</v>
       </c>
       <c r="F64" t="s">
-        <v>1262</v>
+        <v>1268</v>
       </c>
       <c r="G64" t="s">
-        <v>1263</v>
+        <v>1269</v>
       </c>
       <c r="H64" s="1">
         <v>35339</v>
       </c>
       <c r="J64" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
       <c r="M64" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N64" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O64" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P64" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q64" s="2" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="R64" s="2" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="S64" s="2" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="T64" s="2" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>1280</v>
+        <v>1286</v>
       </c>
       <c r="B65" t="s">
         <v>46</v>
       </c>
       <c r="C65" t="s">
-        <v>1281</v>
+        <v>1287</v>
       </c>
       <c r="D65" t="s">
-        <v>1282</v>
+        <v>1288</v>
       </c>
       <c r="F65" t="s">
-        <v>1283</v>
+        <v>1289</v>
       </c>
       <c r="G65" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="H65" s="1">
         <v>32143</v>
       </c>
       <c r="J65" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="M65" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N65" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O65" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P65" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q65" s="2" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B66" t="s">
         <v>125</v>
       </c>
       <c r="C66" t="s">
-        <v>1300</v>
+        <v>1306</v>
       </c>
       <c r="D66" t="s">
-        <v>1301</v>
+        <v>1307</v>
       </c>
       <c r="E66">
         <v>300000</v>
       </c>
       <c r="F66" t="s">
-        <v>1302</v>
+        <v>1308</v>
       </c>
       <c r="G66" t="s">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="H66" s="1">
         <v>36586</v>
       </c>
       <c r="I66" s="1">
         <v>37499</v>
       </c>
       <c r="J66" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
       <c r="M66" t="s">
         <v>101</v>
       </c>
       <c r="N66" t="s">
         <v>102</v>
       </c>
       <c r="O66" t="s">
         <v>101</v>
       </c>
       <c r="P66" t="s">
         <v>103</v>
       </c>
       <c r="W66" t="s">
-        <v>1305</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B67" t="s">
         <v>125</v>
       </c>
       <c r="C67" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="D67" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="E67">
         <v>849246</v>
       </c>
       <c r="F67" t="s">
-        <v>1310</v>
+        <v>1316</v>
       </c>
       <c r="G67" t="s">
-        <v>1311</v>
+        <v>1317</v>
       </c>
       <c r="H67" s="1">
         <v>41518</v>
       </c>
       <c r="I67" s="1">
         <v>42613</v>
       </c>
       <c r="J67" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
       <c r="M67" t="s">
         <v>101</v>
       </c>
       <c r="N67" t="s">
         <v>102</v>
       </c>
       <c r="O67" t="s">
         <v>101</v>
       </c>
       <c r="P67" t="s">
         <v>103</v>
       </c>
       <c r="Q67" s="2" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="W67" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B68" t="s">
         <v>46</v>
       </c>
       <c r="C68" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="D68" t="s">
-        <v>1358</v>
+        <v>1364</v>
       </c>
       <c r="F68" t="s">
-        <v>1359</v>
+        <v>1365</v>
       </c>
       <c r="G68" t="s">
-        <v>1360</v>
+        <v>1366</v>
       </c>
       <c r="H68" s="1">
         <v>33604</v>
       </c>
       <c r="J68" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
       <c r="M68" t="s">
         <v>101</v>
       </c>
       <c r="N68" t="s">
         <v>102</v>
       </c>
       <c r="O68" t="s">
         <v>101</v>
       </c>
       <c r="P68" t="s">
         <v>103</v>
       </c>
       <c r="Q68" s="2" t="s">
-        <v>1362</v>
+        <v>1368</v>
       </c>
       <c r="R68" s="2" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="B69" t="s">
         <v>46</v>
       </c>
       <c r="C69" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="D69" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
       <c r="F69" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c r="G69" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="H69" s="1">
         <v>32509</v>
       </c>
       <c r="J69" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="M69" t="s">
         <v>131</v>
       </c>
       <c r="N69" t="s">
         <v>132</v>
       </c>
       <c r="O69" t="s">
         <v>131</v>
       </c>
       <c r="P69" t="s">
         <v>103</v>
       </c>
       <c r="Q69" s="2" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="B70" t="s">
         <v>125</v>
       </c>
       <c r="C70" t="s">
-        <v>1386</v>
+        <v>1392</v>
       </c>
       <c r="D70" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="E70">
         <v>1400000</v>
       </c>
       <c r="F70" t="s">
-        <v>1388</v>
+        <v>1394</v>
       </c>
       <c r="G70" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
       <c r="H70" s="1">
         <v>43709</v>
       </c>
       <c r="I70" s="1">
         <v>45535</v>
       </c>
       <c r="J70" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="M70" t="s">
         <v>131</v>
       </c>
       <c r="N70" t="s">
         <v>132</v>
       </c>
       <c r="O70" t="s">
         <v>131</v>
       </c>
       <c r="P70" t="s">
         <v>103</v>
       </c>
       <c r="Q70" s="2" t="s">
-        <v>1390</v>
+        <v>1396</v>
       </c>
       <c r="W70" t="s">
-        <v>1391</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B71" t="s">
         <v>125</v>
       </c>
       <c r="C71" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="D71" t="s">
-        <v>1402</v>
+        <v>1408</v>
       </c>
       <c r="E71">
         <v>532456</v>
       </c>
       <c r="F71" t="s">
-        <v>1403</v>
+        <v>1409</v>
       </c>
       <c r="G71" t="s">
-        <v>1404</v>
+        <v>1410</v>
       </c>
       <c r="H71" s="1">
         <v>40422</v>
       </c>
       <c r="I71" s="1">
         <v>41152</v>
       </c>
       <c r="J71" t="s">
-        <v>1405</v>
+        <v>1411</v>
       </c>
       <c r="M71" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N71" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O71" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P71" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W71" t="s">
-        <v>1406</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B72" t="s">
         <v>125</v>
       </c>
       <c r="C72" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="D72" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="E72">
         <v>750000</v>
       </c>
       <c r="F72" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="G72" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="H72" s="1">
         <v>39692</v>
       </c>
       <c r="I72" s="1">
         <v>40786</v>
       </c>
       <c r="J72" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="M72" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N72" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O72" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P72" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W72" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B73" t="s">
         <v>125</v>
       </c>
       <c r="C73" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="D73" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="E73">
         <v>432785</v>
       </c>
       <c r="F73" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="G73" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="H73" s="1">
         <v>36586</v>
       </c>
       <c r="I73" s="1">
         <v>37680</v>
       </c>
       <c r="J73" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="M73" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N73" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O73" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P73" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W73" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B74" t="s">
         <v>46</v>
       </c>
       <c r="C74" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="D74" t="s">
-        <v>1526</v>
+        <v>1532</v>
       </c>
       <c r="F74" t="s">
-        <v>1527</v>
+        <v>1533</v>
       </c>
       <c r="H74" s="1">
         <v>33970</v>
       </c>
       <c r="J74" t="s">
-        <v>1528</v>
+        <v>1534</v>
       </c>
       <c r="M74" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N74" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O74" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P74" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q74" s="2" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B75" t="s">
         <v>125</v>
       </c>
       <c r="C75" t="s">
-        <v>1544</v>
+        <v>1550</v>
       </c>
       <c r="D75" t="s">
-        <v>1545</v>
+        <v>1551</v>
       </c>
       <c r="E75">
         <v>149389</v>
       </c>
       <c r="F75" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="G75" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
       <c r="H75" s="1">
         <v>36069</v>
       </c>
       <c r="I75" s="1">
         <v>36799</v>
       </c>
       <c r="J75" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="M75" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N75" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O75" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P75" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W75" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B76" t="s">
         <v>125</v>
       </c>
       <c r="C76" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="D76" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="E76">
         <v>792746</v>
       </c>
       <c r="F76" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="G76" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="H76" s="1">
         <v>42614</v>
       </c>
       <c r="I76" s="1">
         <v>44074</v>
       </c>
       <c r="J76" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="M76" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N76" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O76" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P76" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q76" s="2" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="W76" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B77" t="s">
         <v>46</v>
       </c>
       <c r="C77" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="D77" t="s">
-        <v>1649</v>
+        <v>1655</v>
       </c>
       <c r="F77" t="s">
-        <v>1650</v>
+        <v>1656</v>
       </c>
       <c r="G77" t="s">
-        <v>1651</v>
+        <v>1657</v>
       </c>
       <c r="H77" s="1">
         <v>31778</v>
       </c>
       <c r="J77" t="s">
-        <v>1652</v>
+        <v>1658</v>
       </c>
       <c r="M77" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N77" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O77" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P77" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q77" s="2" t="s">
-        <v>1653</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B78" t="s">
         <v>46</v>
       </c>
       <c r="C78" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="D78" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="F78" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="H78" s="1">
         <v>31778</v>
       </c>
       <c r="J78" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="M78" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N78" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O78" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P78" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q78" s="2" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
       <c r="B79" t="s">
         <v>46</v>
       </c>
       <c r="C79" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="D79" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
       <c r="F79" t="s">
-        <v>1682</v>
+        <v>1688</v>
       </c>
       <c r="H79" s="1">
         <v>41334</v>
       </c>
       <c r="I79" s="1">
         <v>43524</v>
       </c>
       <c r="J79" t="s">
-        <v>1683</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B80" t="s">
         <v>125</v>
       </c>
       <c r="C80" t="s">
-        <v>1685</v>
+        <v>1691</v>
       </c>
       <c r="D80" t="s">
-        <v>1686</v>
+        <v>1692</v>
       </c>
       <c r="E80">
         <v>599757</v>
       </c>
       <c r="F80" t="s">
-        <v>1687</v>
+        <v>1693</v>
       </c>
       <c r="G80" t="s">
-        <v>1688</v>
+        <v>1694</v>
       </c>
       <c r="H80" s="1">
         <v>40422</v>
       </c>
       <c r="I80" s="1">
         <v>41517</v>
       </c>
       <c r="J80" t="s">
-        <v>1689</v>
+        <v>1695</v>
       </c>
       <c r="M80" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N80" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O80" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P80" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W80" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B81" t="s">
         <v>125</v>
       </c>
       <c r="C81" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="D81" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
       <c r="E81">
         <v>750000</v>
       </c>
       <c r="F81" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="G81" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="H81" s="1">
         <v>39692</v>
       </c>
       <c r="I81" s="1">
         <v>41152</v>
       </c>
       <c r="J81" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="M81" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N81" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O81" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P81" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W81" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B82" t="s">
         <v>125</v>
       </c>
       <c r="C82" t="s">
-        <v>1731</v>
+        <v>1737</v>
       </c>
       <c r="D82" t="s">
-        <v>1732</v>
+        <v>1738</v>
       </c>
       <c r="E82">
         <v>599985</v>
       </c>
       <c r="F82" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="G82" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="H82" s="1">
         <v>38412</v>
       </c>
       <c r="I82" s="1">
         <v>39507</v>
       </c>
       <c r="J82" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="M82" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N82" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O82" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P82" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W82" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B83" t="s">
         <v>125</v>
       </c>
       <c r="C83" t="s">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="D83" t="s">
-        <v>1739</v>
+        <v>1745</v>
       </c>
       <c r="E83">
         <v>599113</v>
       </c>
       <c r="F83" t="s">
-        <v>1740</v>
+        <v>1746</v>
       </c>
       <c r="G83" t="s">
-        <v>1741</v>
+        <v>1747</v>
       </c>
       <c r="H83" s="1">
         <v>37316</v>
       </c>
       <c r="I83" s="1">
         <v>39507</v>
       </c>
       <c r="J83" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="M83" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N83" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O83" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P83" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W83" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B84" t="s">
         <v>125</v>
       </c>
       <c r="C84" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
       <c r="D84" t="s">
-        <v>1744</v>
+        <v>1750</v>
       </c>
       <c r="E84">
         <v>825000</v>
       </c>
       <c r="F84" t="s">
-        <v>1745</v>
+        <v>1751</v>
       </c>
       <c r="G84" t="s">
-        <v>1746</v>
+        <v>1752</v>
       </c>
       <c r="H84" s="1">
         <v>42614</v>
       </c>
       <c r="I84" s="1">
         <v>44074</v>
       </c>
       <c r="J84" t="s">
-        <v>1747</v>
+        <v>1753</v>
       </c>
       <c r="M84" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N84" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O84" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P84" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W84" t="s">
-        <v>1748</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B85" t="s">
         <v>46</v>
       </c>
       <c r="C85" t="s">
-        <v>1762</v>
+        <v>1768</v>
       </c>
       <c r="D85" t="s">
-        <v>1763</v>
+        <v>1769</v>
       </c>
       <c r="F85" t="s">
-        <v>1764</v>
+        <v>1770</v>
       </c>
       <c r="G85" t="s">
-        <v>1765</v>
+        <v>1771</v>
       </c>
       <c r="H85" s="1">
         <v>34608</v>
       </c>
       <c r="J85" t="s">
-        <v>1766</v>
+        <v>1772</v>
       </c>
       <c r="M85" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N85" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O85" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P85" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q85" s="2" t="s">
-        <v>1767</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B86" t="s">
         <v>313</v>
       </c>
       <c r="C86" t="s">
-        <v>1781</v>
+        <v>1787</v>
       </c>
       <c r="D86" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
       <c r="E86">
         <v>679998</v>
       </c>
       <c r="F86" t="s">
-        <v>1783</v>
+        <v>1789</v>
       </c>
       <c r="G86" t="s">
         <v>317</v>
       </c>
       <c r="H86" s="1">
         <v>37135</v>
       </c>
       <c r="I86" s="1">
         <v>42247</v>
       </c>
       <c r="J86" t="s">
-        <v>1784</v>
+        <v>1790</v>
       </c>
       <c r="M86" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N86" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O86" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P86" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W86" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B87" t="s">
         <v>125</v>
       </c>
       <c r="C87" t="s">
-        <v>1787</v>
+        <v>1793</v>
       </c>
       <c r="D87" t="s">
-        <v>1788</v>
+        <v>1794</v>
       </c>
       <c r="E87">
         <v>600000</v>
       </c>
       <c r="F87" t="s">
-        <v>1789</v>
+        <v>1795</v>
       </c>
       <c r="G87" t="s">
-        <v>1790</v>
+        <v>1796</v>
       </c>
       <c r="H87" s="1">
         <v>38047</v>
       </c>
       <c r="I87" s="1">
         <v>39141</v>
       </c>
       <c r="J87" t="s">
-        <v>1791</v>
+        <v>1797</v>
       </c>
       <c r="M87" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N87" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O87" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P87" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W87" t="s">
-        <v>1792</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B88" t="s">
         <v>125</v>
       </c>
       <c r="C88" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="D88" t="s">
-        <v>1800</v>
+        <v>1806</v>
       </c>
       <c r="E88">
         <v>599703</v>
       </c>
       <c r="F88" t="s">
-        <v>1801</v>
+        <v>1807</v>
       </c>
       <c r="G88" t="s">
-        <v>1802</v>
+        <v>1808</v>
       </c>
       <c r="H88" s="1">
         <v>36951</v>
       </c>
       <c r="I88" s="1">
         <v>38046</v>
       </c>
       <c r="J88" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="M88" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N88" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O88" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P88" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W88" t="s">
-        <v>1792</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B89" t="s">
         <v>46</v>
       </c>
       <c r="C89" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="D89" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
       <c r="F89" t="s">
-        <v>1811</v>
+        <v>1817</v>
       </c>
       <c r="G89" t="s">
-        <v>1812</v>
+        <v>1818</v>
       </c>
       <c r="H89" s="1">
         <v>35065</v>
       </c>
       <c r="J89" t="s">
-        <v>1813</v>
+        <v>1819</v>
       </c>
       <c r="M89" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N89" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O89" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P89" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q89" s="2" t="s">
-        <v>1814</v>
+        <v>1820</v>
       </c>
       <c r="R89" s="2" t="s">
-        <v>1815</v>
+        <v>1821</v>
       </c>
       <c r="S89" s="2" t="s">
-        <v>1816</v>
+        <v>1822</v>
       </c>
       <c r="V89" s="2" t="s">
-        <v>1817</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B90" t="s">
         <v>125</v>
       </c>
       <c r="C90" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="D90" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="E90">
         <v>597190</v>
       </c>
       <c r="F90" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="G90" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
       <c r="H90" s="1">
         <v>38412</v>
       </c>
       <c r="I90" s="1">
         <v>39507</v>
       </c>
       <c r="J90" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="M90" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N90" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O90" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P90" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W90" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B91" t="s">
         <v>125</v>
       </c>
       <c r="C91" t="s">
-        <v>1870</v>
+        <v>1876</v>
       </c>
       <c r="D91" t="s">
-        <v>1871</v>
+        <v>1877</v>
       </c>
       <c r="E91">
         <v>584420</v>
       </c>
       <c r="F91" t="s">
-        <v>1872</v>
+        <v>1878</v>
       </c>
       <c r="G91" t="s">
-        <v>1873</v>
+        <v>1879</v>
       </c>
       <c r="H91" s="1">
         <v>36951</v>
       </c>
       <c r="I91" s="1">
         <v>38046</v>
       </c>
       <c r="J91" t="s">
-        <v>1874</v>
+        <v>1880</v>
       </c>
       <c r="M91" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N91" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O91" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P91" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W91" t="s">
-        <v>1875</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B92" t="s">
         <v>125</v>
       </c>
       <c r="C92" t="s">
-        <v>1882</v>
+        <v>1888</v>
       </c>
       <c r="D92" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
       <c r="E92">
         <v>298736</v>
       </c>
       <c r="F92" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
       <c r="G92" t="s">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="H92" s="1">
         <v>36586</v>
       </c>
       <c r="I92" s="1">
         <v>37315</v>
       </c>
       <c r="J92" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="M92" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N92" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O92" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P92" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W92" t="s">
-        <v>1886</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B93" t="s">
         <v>125</v>
       </c>
       <c r="C93" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
       <c r="D93" t="s">
-        <v>1892</v>
+        <v>1898</v>
       </c>
       <c r="F93" t="s">
-        <v>1893</v>
+        <v>1899</v>
       </c>
       <c r="G93" t="s">
-        <v>1894</v>
+        <v>1900</v>
       </c>
       <c r="H93" s="1">
         <v>34243</v>
       </c>
       <c r="I93" s="1">
         <v>35338</v>
       </c>
       <c r="J93" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="M93" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N93" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O93" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P93" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W93" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B94" t="s">
         <v>125</v>
       </c>
       <c r="C94" t="s">
-        <v>1897</v>
+        <v>1903</v>
       </c>
       <c r="D94" t="s">
-        <v>1898</v>
+        <v>1904</v>
       </c>
       <c r="E94">
         <v>583596</v>
       </c>
       <c r="F94" t="s">
-        <v>1899</v>
+        <v>1905</v>
       </c>
       <c r="G94" t="s">
-        <v>1900</v>
+        <v>1906</v>
       </c>
       <c r="H94" s="1">
         <v>38047</v>
       </c>
       <c r="I94" s="1">
         <v>39141</v>
       </c>
       <c r="J94" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="M94" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N94" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O94" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P94" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W94" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B95" t="s">
         <v>125</v>
       </c>
       <c r="C95" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="D95" t="s">
-        <v>1906</v>
+        <v>1912</v>
       </c>
       <c r="E95">
         <v>900000</v>
       </c>
       <c r="F95" t="s">
-        <v>1907</v>
+        <v>1913</v>
       </c>
       <c r="G95" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="H95" s="1">
         <v>34608</v>
       </c>
       <c r="I95" s="1">
         <v>35703</v>
       </c>
       <c r="J95" t="s">
-        <v>1874</v>
+        <v>1880</v>
       </c>
       <c r="M95" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N95" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O95" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P95" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W95" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B96" t="s">
         <v>46</v>
       </c>
       <c r="C96" t="s">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="D96" t="s">
-        <v>1928</v>
+        <v>1934</v>
       </c>
       <c r="F96" t="s">
-        <v>1929</v>
+        <v>1935</v>
       </c>
       <c r="H96" s="1">
         <v>36434</v>
       </c>
       <c r="J96" t="s">
-        <v>1930</v>
+        <v>1936</v>
       </c>
       <c r="M96" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N96" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O96" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P96" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q96" s="2" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="S96" s="2" t="s">
-        <v>1932</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="B97" t="s">
         <v>46</v>
       </c>
       <c r="C97" t="s">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="D97" t="s">
-        <v>1954</v>
+        <v>1960</v>
       </c>
       <c r="H97" s="1">
         <v>34973</v>
       </c>
       <c r="J97" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="M97" t="s">
         <v>303</v>
       </c>
       <c r="N97" t="s">
         <v>304</v>
       </c>
       <c r="O97" t="s">
         <v>303</v>
       </c>
       <c r="P97" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="B98" t="s">
         <v>46</v>
       </c>
       <c r="C98" t="s">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="D98" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="F98" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="G98" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="H98" s="1">
         <v>35431</v>
       </c>
       <c r="J98" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="M98" t="s">
         <v>101</v>
       </c>
       <c r="N98" t="s">
         <v>102</v>
       </c>
       <c r="O98" t="s">
         <v>101</v>
       </c>
       <c r="P98" t="s">
         <v>103</v>
       </c>
       <c r="Q98" s="2" t="s">
-        <v>1971</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B99" t="s">
         <v>125</v>
       </c>
       <c r="C99" t="s">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D99" t="s">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="E99">
         <v>200000</v>
       </c>
       <c r="F99" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="G99" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="H99" s="1">
         <v>35704</v>
       </c>
       <c r="I99" s="1">
         <v>36433</v>
       </c>
       <c r="J99" t="s">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="M99" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N99" t="s">
         <v>321</v>
       </c>
       <c r="O99" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P99" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W99" t="s">
-        <v>1990</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B100" t="s">
         <v>66</v>
       </c>
       <c r="C100" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="D100" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="E100">
         <v>1000000</v>
       </c>
       <c r="F100" t="s">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G100" t="s">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="H100" s="1">
         <v>41061</v>
       </c>
       <c r="I100" s="1">
         <v>44347</v>
       </c>
       <c r="J100" t="s">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="M100" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N100" t="s">
         <v>321</v>
       </c>
       <c r="O100" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P100" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B101" t="s">
         <v>46</v>
       </c>
       <c r="C101" t="s">
-        <v>2025</v>
+        <v>2031</v>
       </c>
       <c r="D101" t="s">
-        <v>2026</v>
+        <v>2032</v>
       </c>
       <c r="F101" t="s">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="G101" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
       <c r="H101" s="1">
         <v>34700</v>
       </c>
       <c r="J101" t="s">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="M101" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N101" t="s">
         <v>321</v>
       </c>
       <c r="O101" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P101" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q101" s="2" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B102" t="s">
         <v>125</v>
       </c>
       <c r="C102" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="D102" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="E102">
         <v>900000</v>
       </c>
       <c r="F102" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
       <c r="G102" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
       <c r="H102" s="1">
         <v>40422</v>
       </c>
       <c r="I102" s="1">
         <v>41517</v>
       </c>
       <c r="J102" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="M102" t="s">
         <v>101</v>
       </c>
       <c r="N102" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O102" t="s">
         <v>101</v>
       </c>
       <c r="P102" t="s">
         <v>103</v>
       </c>
       <c r="W102" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B103" t="s">
         <v>125</v>
       </c>
       <c r="C103" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="D103" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="E103">
         <v>896426</v>
       </c>
       <c r="F103" t="s">
-        <v>2060</v>
+        <v>2066</v>
       </c>
       <c r="G103" t="s">
-        <v>2061</v>
+        <v>2067</v>
       </c>
       <c r="H103" s="1">
         <v>40422</v>
       </c>
       <c r="I103" s="1">
         <v>41517</v>
       </c>
       <c r="J103" t="s">
-        <v>2062</v>
+        <v>2068</v>
       </c>
       <c r="M103" t="s">
         <v>101</v>
       </c>
       <c r="N103" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O103" t="s">
         <v>101</v>
       </c>
       <c r="P103" t="s">
         <v>103</v>
       </c>
       <c r="W103" t="s">
-        <v>2063</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B104" t="s">
         <v>125</v>
       </c>
       <c r="C104" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="D104" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="E104">
         <v>600000</v>
       </c>
       <c r="F104" t="s">
-        <v>2082</v>
+        <v>2088</v>
       </c>
       <c r="G104" t="s">
-        <v>2083</v>
+        <v>2089</v>
       </c>
       <c r="H104" s="1">
         <v>38412</v>
       </c>
       <c r="I104" s="1">
         <v>39507</v>
       </c>
       <c r="J104" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="M104" t="s">
         <v>101</v>
       </c>
       <c r="N104" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O104" t="s">
         <v>101</v>
       </c>
       <c r="P104" t="s">
         <v>103</v>
       </c>
       <c r="W104" t="s">
-        <v>2084</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B105" t="s">
         <v>125</v>
       </c>
       <c r="C105" t="s">
-        <v>2106</v>
+        <v>2112</v>
       </c>
       <c r="D105" t="s">
-        <v>2107</v>
+        <v>2113</v>
       </c>
       <c r="E105">
         <v>823917</v>
       </c>
       <c r="F105" t="s">
-        <v>2108</v>
+        <v>2114</v>
       </c>
       <c r="G105" t="s">
-        <v>2109</v>
+        <v>2115</v>
       </c>
       <c r="H105" s="1">
         <v>42614</v>
       </c>
       <c r="I105" s="1">
         <v>43708</v>
       </c>
       <c r="J105" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="M105" t="s">
         <v>101</v>
       </c>
       <c r="N105" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O105" t="s">
         <v>101</v>
       </c>
       <c r="P105" t="s">
         <v>103</v>
       </c>
       <c r="W105" t="s">
-        <v>2110</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B106" t="s">
         <v>46</v>
       </c>
       <c r="C106" t="s">
-        <v>2116</v>
+        <v>2122</v>
       </c>
       <c r="D106" t="s">
-        <v>2117</v>
+        <v>2123</v>
       </c>
       <c r="F106" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="G106" t="s">
-        <v>2119</v>
+        <v>2125</v>
       </c>
       <c r="H106" s="1">
         <v>35704</v>
       </c>
       <c r="J106" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="M106" t="s">
         <v>101</v>
       </c>
       <c r="N106" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O106" t="s">
         <v>101</v>
       </c>
       <c r="P106" t="s">
         <v>103</v>
       </c>
       <c r="Q106" s="2" t="s">
-        <v>2121</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B107" t="s">
         <v>125</v>
       </c>
       <c r="C107" t="s">
-        <v>2132</v>
+        <v>2138</v>
       </c>
       <c r="D107" t="s">
-        <v>2133</v>
+        <v>2139</v>
       </c>
       <c r="E107">
         <v>1394742</v>
       </c>
       <c r="F107" t="s">
-        <v>2134</v>
+        <v>2140</v>
       </c>
       <c r="G107" t="s">
-        <v>2135</v>
+        <v>2141</v>
       </c>
       <c r="H107" s="1">
         <v>43709</v>
       </c>
       <c r="I107" s="1">
         <v>45535</v>
       </c>
       <c r="J107" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="M107" t="s">
         <v>101</v>
       </c>
       <c r="N107" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O107" t="s">
         <v>101</v>
       </c>
       <c r="P107" t="s">
         <v>103</v>
       </c>
       <c r="Q107" s="2" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="R107" s="2" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="S107" s="2" t="s">
-        <v>2138</v>
+        <v>2144</v>
       </c>
       <c r="U107" s="2" t="s">
-        <v>2139</v>
+        <v>2145</v>
       </c>
       <c r="V107" s="2" t="s">
-        <v>2140</v>
+        <v>2146</v>
       </c>
       <c r="W107" t="s">
-        <v>2141</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="B108" t="s">
         <v>46</v>
       </c>
       <c r="C108" t="s">
-        <v>2152</v>
+        <v>2158</v>
       </c>
       <c r="D108" t="s">
-        <v>2153</v>
+        <v>2159</v>
       </c>
       <c r="F108" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
       <c r="G108" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H108" s="1">
         <v>35065</v>
       </c>
       <c r="J108" t="s">
-        <v>2155</v>
+        <v>2161</v>
       </c>
       <c r="M108" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N108" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O108" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P108" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q108" s="2" t="s">
-        <v>2156</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>2173</v>
+        <v>2179</v>
       </c>
       <c r="B109" t="s">
         <v>46</v>
       </c>
       <c r="C109" t="s">
-        <v>2174</v>
+        <v>2180</v>
       </c>
       <c r="D109" t="s">
-        <v>2175</v>
+        <v>2181</v>
       </c>
       <c r="F109" t="s">
-        <v>2176</v>
+        <v>2182</v>
       </c>
       <c r="G109" t="s">
-        <v>2177</v>
+        <v>2183</v>
       </c>
       <c r="H109" s="1">
         <v>35278</v>
       </c>
       <c r="J109" t="s">
-        <v>2178</v>
+        <v>2184</v>
       </c>
       <c r="M109" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="N109" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O109" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="P109" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q109" s="2" t="s">
-        <v>2179</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B110" t="s">
         <v>125</v>
       </c>
       <c r="C110" t="s">
-        <v>2192</v>
+        <v>2198</v>
       </c>
       <c r="D110" t="s">
-        <v>2193</v>
+        <v>2199</v>
       </c>
       <c r="E110">
         <v>287115</v>
       </c>
       <c r="F110" t="s">
-        <v>2193</v>
+        <v>2199</v>
       </c>
       <c r="G110" t="s">
-        <v>2194</v>
+        <v>2200</v>
       </c>
       <c r="H110" s="1">
         <v>35339</v>
       </c>
       <c r="I110" s="1">
         <v>36068</v>
       </c>
       <c r="J110" t="s">
-        <v>2195</v>
+        <v>2201</v>
       </c>
       <c r="M110" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N110" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O110" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P110" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W110" t="s">
-        <v>2196</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B111" t="s">
         <v>125</v>
       </c>
       <c r="C111" t="s">
-        <v>2200</v>
+        <v>2206</v>
       </c>
       <c r="D111" t="s">
-        <v>2201</v>
+        <v>2207</v>
       </c>
       <c r="E111">
         <v>157000</v>
       </c>
       <c r="F111" t="s">
-        <v>2202</v>
+        <v>2208</v>
       </c>
       <c r="G111" t="s">
-        <v>2203</v>
+        <v>2209</v>
       </c>
       <c r="H111" s="1">
         <v>35339</v>
       </c>
       <c r="I111" s="1">
         <v>36068</v>
       </c>
       <c r="J111" t="s">
-        <v>2204</v>
+        <v>2210</v>
       </c>
       <c r="M111" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N111" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O111" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P111" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W111" t="s">
-        <v>2205</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B112" t="s">
         <v>125</v>
       </c>
       <c r="C112" t="s">
-        <v>2209</v>
+        <v>2215</v>
       </c>
       <c r="D112" t="s">
-        <v>2210</v>
+        <v>2216</v>
       </c>
       <c r="E112">
         <v>890325</v>
       </c>
       <c r="F112" t="s">
-        <v>2211</v>
+        <v>2217</v>
       </c>
       <c r="G112" t="s">
-        <v>2212</v>
+        <v>2218</v>
       </c>
       <c r="H112" s="1">
         <v>41518</v>
       </c>
       <c r="I112" s="1">
         <v>42613</v>
       </c>
       <c r="J112" t="s">
-        <v>2213</v>
+        <v>2219</v>
       </c>
       <c r="M112" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N112" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O112" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P112" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W112" t="s">
-        <v>2214</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B113" t="s">
         <v>46</v>
       </c>
       <c r="C113" t="s">
-        <v>2220</v>
+        <v>2226</v>
       </c>
       <c r="D113" t="s">
-        <v>2221</v>
+        <v>2227</v>
       </c>
       <c r="F113" t="s">
-        <v>2222</v>
+        <v>2228</v>
       </c>
       <c r="G113" t="s">
-        <v>2223</v>
+        <v>2229</v>
       </c>
       <c r="H113" s="1">
         <v>33604</v>
       </c>
       <c r="J113" t="s">
-        <v>2224</v>
+        <v>2230</v>
       </c>
       <c r="M113" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N113" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O113" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P113" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q113" s="2" t="s">
-        <v>2225</v>
+        <v>2231</v>
       </c>
       <c r="S113" s="2" t="s">
-        <v>2226</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="B114" t="s">
         <v>46</v>
       </c>
       <c r="C114" t="s">
-        <v>2242</v>
+        <v>2248</v>
       </c>
       <c r="D114" t="s">
-        <v>2243</v>
+        <v>2249</v>
       </c>
       <c r="F114" t="s">
-        <v>2244</v>
+        <v>2250</v>
       </c>
       <c r="G114" t="s">
-        <v>2245</v>
+        <v>2251</v>
       </c>
       <c r="H114" s="1">
         <v>33604</v>
       </c>
       <c r="J114" t="s">
-        <v>2246</v>
+        <v>2252</v>
       </c>
       <c r="M114" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N114" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O114" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P114" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q114" s="2" t="s">
-        <v>2248</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B115" t="s">
         <v>125</v>
       </c>
       <c r="C115" t="s">
-        <v>2267</v>
+        <v>2273</v>
       </c>
       <c r="D115" t="s">
-        <v>2268</v>
+        <v>2274</v>
       </c>
       <c r="E115">
         <v>600000</v>
       </c>
       <c r="F115" t="s">
-        <v>2269</v>
+        <v>2275</v>
       </c>
       <c r="G115" t="s">
-        <v>2270</v>
+        <v>2276</v>
       </c>
       <c r="H115" s="1">
         <v>38047</v>
       </c>
       <c r="I115" s="1">
         <v>39141</v>
       </c>
       <c r="J115" t="s">
-        <v>2271</v>
+        <v>2277</v>
       </c>
       <c r="M115" t="s">
         <v>101</v>
       </c>
       <c r="N115" t="s">
         <v>321</v>
       </c>
       <c r="O115" t="s">
         <v>131</v>
       </c>
       <c r="P115" t="s">
         <v>103</v>
       </c>
       <c r="W115" t="s">
-        <v>2272</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B116" t="s">
         <v>125</v>
       </c>
       <c r="C116" t="s">
-        <v>2287</v>
+        <v>2293</v>
       </c>
       <c r="D116" t="s">
-        <v>2288</v>
+        <v>2294</v>
       </c>
       <c r="E116">
         <v>119857</v>
       </c>
       <c r="F116" t="s">
-        <v>2289</v>
+        <v>2295</v>
       </c>
       <c r="G116" t="s">
-        <v>2290</v>
+        <v>2296</v>
       </c>
       <c r="H116" s="1">
         <v>34608</v>
       </c>
       <c r="I116" s="1">
         <v>35520</v>
       </c>
       <c r="J116" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
       <c r="M116" t="s">
         <v>101</v>
       </c>
       <c r="N116" t="s">
         <v>321</v>
       </c>
       <c r="O116" t="s">
         <v>131</v>
       </c>
       <c r="P116" t="s">
         <v>103</v>
       </c>
       <c r="W116" t="s">
-        <v>2292</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B117" t="s">
         <v>66</v>
       </c>
       <c r="C117" t="s">
-        <v>2295</v>
+        <v>2301</v>
       </c>
       <c r="D117" t="s">
-        <v>2296</v>
+        <v>2302</v>
       </c>
       <c r="E117">
         <v>1100000</v>
       </c>
       <c r="F117" t="s">
-        <v>2297</v>
+        <v>2303</v>
       </c>
       <c r="G117" t="s">
-        <v>2298</v>
+        <v>2304</v>
       </c>
       <c r="H117" s="1">
         <v>41061</v>
       </c>
       <c r="I117" s="1">
         <v>44347</v>
       </c>
       <c r="J117" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
       <c r="M117" t="s">
         <v>101</v>
       </c>
       <c r="N117" t="s">
         <v>321</v>
       </c>
       <c r="O117" t="s">
         <v>131</v>
       </c>
       <c r="P117" t="s">
         <v>103</v>
       </c>
       <c r="Q117" s="2" t="s">
-        <v>2299</v>
+        <v>2305</v>
       </c>
       <c r="R117" s="2" t="s">
-        <v>2300</v>
+        <v>2306</v>
       </c>
       <c r="W117" t="s">
-        <v>2272</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B118" t="s">
         <v>46</v>
       </c>
       <c r="C118" t="s">
-        <v>2308</v>
+        <v>2314</v>
       </c>
       <c r="D118" t="s">
-        <v>2309</v>
+        <v>2315</v>
       </c>
       <c r="F118" t="s">
-        <v>2310</v>
+        <v>2316</v>
       </c>
       <c r="G118" t="s">
-        <v>2119</v>
+        <v>2125</v>
       </c>
       <c r="H118" s="1">
         <v>35431</v>
       </c>
       <c r="J118" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
       <c r="M118" t="s">
         <v>101</v>
       </c>
       <c r="N118" t="s">
         <v>321</v>
       </c>
       <c r="O118" t="s">
         <v>131</v>
       </c>
       <c r="P118" t="s">
         <v>103</v>
       </c>
       <c r="Q118" s="2" t="s">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="R118" s="2" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
       <c r="V118" s="2" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>2322</v>
+        <v>2328</v>
       </c>
       <c r="B119" t="s">
         <v>46</v>
       </c>
       <c r="C119" t="s">
-        <v>2323</v>
+        <v>2329</v>
       </c>
       <c r="D119" t="s">
-        <v>2324</v>
+        <v>2330</v>
       </c>
       <c r="F119" t="s">
-        <v>2325</v>
+        <v>2331</v>
       </c>
       <c r="H119" s="1">
         <v>33512</v>
       </c>
       <c r="J119" t="s">
-        <v>2326</v>
+        <v>2332</v>
       </c>
       <c r="M119" t="s">
         <v>303</v>
       </c>
       <c r="N119" t="s">
         <v>321</v>
       </c>
       <c r="O119" t="s">
         <v>303</v>
       </c>
       <c r="P119" t="s">
         <v>54</v>
       </c>
       <c r="Q119" s="2" t="s">
-        <v>2327</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B120" t="s">
         <v>125</v>
       </c>
       <c r="C120" t="s">
-        <v>2342</v>
+        <v>2348</v>
       </c>
       <c r="D120" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="E120">
         <v>450061</v>
       </c>
       <c r="F120" t="s">
-        <v>2344</v>
+        <v>2350</v>
       </c>
       <c r="G120" t="s">
-        <v>2345</v>
+        <v>2351</v>
       </c>
       <c r="H120" s="1">
         <v>37316</v>
       </c>
       <c r="I120" s="1">
         <v>38046</v>
       </c>
       <c r="J120" t="s">
-        <v>2346</v>
+        <v>2352</v>
       </c>
       <c r="M120" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N120" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O120" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P120" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W120" t="s">
-        <v>2347</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="D121" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="E121">
         <v>530000</v>
       </c>
       <c r="F121" t="s">
-        <v>2359</v>
+        <v>2365</v>
       </c>
       <c r="G121" t="s">
-        <v>2360</v>
+        <v>2366</v>
       </c>
       <c r="H121" s="1">
         <v>34608</v>
       </c>
       <c r="I121" s="1">
         <v>35703</v>
       </c>
       <c r="J121" t="s">
-        <v>2361</v>
+        <v>2367</v>
       </c>
       <c r="M121" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N121" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O121" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P121" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W121" t="s">
-        <v>2362</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B122" t="s">
         <v>125</v>
       </c>
       <c r="C122" t="s">
-        <v>2369</v>
+        <v>2375</v>
       </c>
       <c r="D122" t="s">
-        <v>2370</v>
+        <v>2376</v>
       </c>
       <c r="E122">
         <v>599721</v>
       </c>
       <c r="F122" t="s">
-        <v>2371</v>
+        <v>2377</v>
       </c>
       <c r="G122" t="s">
-        <v>2372</v>
+        <v>2378</v>
       </c>
       <c r="H122" s="1">
         <v>37316</v>
       </c>
       <c r="I122" s="1">
         <v>38776</v>
       </c>
       <c r="J122" t="s">
-        <v>2373</v>
+        <v>2379</v>
       </c>
       <c r="M122" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N122" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O122" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P122" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W122" t="s">
-        <v>2374</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B123" t="s">
         <v>125</v>
       </c>
       <c r="C123" t="s">
-        <v>2383</v>
+        <v>2389</v>
       </c>
       <c r="D123" t="s">
-        <v>2384</v>
+        <v>2390</v>
       </c>
       <c r="E123">
         <v>200000</v>
       </c>
       <c r="F123" t="s">
-        <v>2385</v>
+        <v>2391</v>
       </c>
       <c r="G123" t="s">
-        <v>2386</v>
+        <v>2392</v>
       </c>
       <c r="H123" s="1">
         <v>33512</v>
       </c>
       <c r="I123" s="1">
         <v>34334</v>
       </c>
       <c r="J123" t="s">
-        <v>2361</v>
+        <v>2367</v>
       </c>
       <c r="M123" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N123" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O123" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P123" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W123" t="s">
-        <v>2362</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B124" t="s">
         <v>125</v>
       </c>
       <c r="C124" t="s">
-        <v>2388</v>
+        <v>2394</v>
       </c>
       <c r="D124" t="s">
-        <v>2389</v>
+        <v>2395</v>
       </c>
       <c r="E124">
         <v>750000</v>
       </c>
       <c r="F124" t="s">
-        <v>2390</v>
+        <v>2396</v>
       </c>
       <c r="G124" t="s">
-        <v>2391</v>
+        <v>2397</v>
       </c>
       <c r="H124" s="1">
         <v>35674</v>
       </c>
       <c r="I124" s="1">
         <v>37499</v>
       </c>
       <c r="J124" t="s">
-        <v>2361</v>
+        <v>2367</v>
       </c>
       <c r="M124" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N124" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O124" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P124" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W124" t="s">
-        <v>2392</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B125" t="s">
         <v>125</v>
       </c>
       <c r="C125" t="s">
-        <v>2396</v>
+        <v>2402</v>
       </c>
       <c r="D125" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
       <c r="F125" t="s">
-        <v>2398</v>
+        <v>2404</v>
       </c>
       <c r="G125" t="s">
-        <v>2399</v>
+        <v>2405</v>
       </c>
       <c r="H125" s="1">
         <v>33512</v>
       </c>
       <c r="I125" s="1">
         <v>34424</v>
       </c>
       <c r="J125" t="s">
-        <v>2400</v>
+        <v>2406</v>
       </c>
       <c r="M125" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N125" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O125" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P125" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W125" t="s">
-        <v>2401</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B126" t="s">
         <v>125</v>
       </c>
       <c r="C126" t="s">
-        <v>2405</v>
+        <v>2411</v>
       </c>
       <c r="D126" t="s">
-        <v>2406</v>
+        <v>2412</v>
       </c>
       <c r="E126">
         <v>863439</v>
       </c>
       <c r="F126" t="s">
-        <v>2407</v>
+        <v>2413</v>
       </c>
       <c r="G126" t="s">
-        <v>2408</v>
+        <v>2414</v>
       </c>
       <c r="H126" s="1">
         <v>41518</v>
       </c>
       <c r="I126" s="1">
         <v>42613</v>
       </c>
       <c r="J126" t="s">
-        <v>2409</v>
+        <v>2415</v>
       </c>
       <c r="M126" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N126" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O126" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P126" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W126" t="s">
-        <v>2410</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B127" t="s">
         <v>313</v>
       </c>
       <c r="C127" t="s">
-        <v>2414</v>
+        <v>2420</v>
       </c>
       <c r="D127" t="s">
-        <v>2415</v>
+        <v>2421</v>
       </c>
       <c r="E127">
         <v>5129950</v>
       </c>
       <c r="F127" t="s">
-        <v>2416</v>
+        <v>2422</v>
       </c>
       <c r="G127" t="s">
         <v>317</v>
       </c>
       <c r="H127" s="1">
         <v>37135</v>
       </c>
       <c r="I127" s="1">
         <v>46630</v>
       </c>
       <c r="J127" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="K127" t="s">
-        <v>2418</v>
+        <v>2424</v>
       </c>
       <c r="L127" t="s">
-        <v>2419</v>
+        <v>2425</v>
       </c>
       <c r="M127" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N127" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O127" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P127" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q127" s="2" t="s">
         <v>489</v>
       </c>
       <c r="W127" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B128" t="s">
         <v>46</v>
       </c>
       <c r="C128" t="s">
-        <v>2429</v>
+        <v>2435</v>
       </c>
       <c r="D128" t="s">
-        <v>2430</v>
+        <v>2436</v>
       </c>
       <c r="F128" t="s">
-        <v>2431</v>
+        <v>2437</v>
       </c>
       <c r="H128" s="1">
         <v>31413</v>
       </c>
       <c r="J128" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="M128" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N128" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O128" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P128" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q128" s="2" t="s">
-        <v>2432</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B129" t="s">
         <v>313</v>
       </c>
       <c r="C129" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="D129" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="E129">
         <v>3499974</v>
       </c>
       <c r="F129" t="s">
-        <v>2449</v>
+        <v>2455</v>
       </c>
       <c r="G129" t="s">
-        <v>2450</v>
+        <v>2456</v>
       </c>
       <c r="H129" s="1">
         <v>43709</v>
       </c>
       <c r="I129" s="1">
         <v>46630</v>
       </c>
       <c r="J129" t="s">
-        <v>2451</v>
+        <v>2457</v>
       </c>
       <c r="K129" t="s">
-        <v>2452</v>
+        <v>2458</v>
       </c>
       <c r="L129" t="s">
-        <v>2453</v>
+        <v>2459</v>
       </c>
       <c r="M129" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N129" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O129" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P129" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q129" s="2" t="s">
-        <v>2454</v>
+        <v>2460</v>
       </c>
       <c r="R129" s="2" t="s">
-        <v>2455</v>
+        <v>2461</v>
       </c>
       <c r="W129" t="s">
-        <v>2456</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B130" t="s">
         <v>125</v>
       </c>
       <c r="C130" t="s">
-        <v>2522</v>
+        <v>2528</v>
       </c>
       <c r="D130" t="s">
-        <v>2523</v>
+        <v>2529</v>
       </c>
       <c r="E130">
         <v>600000</v>
       </c>
       <c r="F130" t="s">
-        <v>2524</v>
+        <v>2530</v>
       </c>
       <c r="G130" t="s">
-        <v>2525</v>
+        <v>2531</v>
       </c>
       <c r="H130" s="1">
         <v>39326</v>
       </c>
       <c r="I130" s="1">
         <v>40421</v>
       </c>
       <c r="J130" t="s">
-        <v>2526</v>
+        <v>2532</v>
       </c>
       <c r="M130" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N130" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O130" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P130" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W130" t="s">
-        <v>2527</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B131" t="s">
         <v>125</v>
       </c>
       <c r="C131" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="D131" t="s">
-        <v>2532</v>
+        <v>2538</v>
       </c>
       <c r="E131">
         <v>294366</v>
       </c>
       <c r="F131" t="s">
-        <v>2533</v>
+        <v>2539</v>
       </c>
       <c r="G131" t="s">
-        <v>2534</v>
+        <v>2540</v>
       </c>
       <c r="H131" s="1">
         <v>39995</v>
       </c>
       <c r="I131" s="1">
         <v>40968</v>
       </c>
       <c r="J131" t="s">
-        <v>2535</v>
+        <v>2541</v>
       </c>
       <c r="M131" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N131" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O131" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P131" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W131" t="s">
-        <v>2536</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B132" t="s">
         <v>125</v>
       </c>
       <c r="C132" t="s">
-        <v>2556</v>
+        <v>2562</v>
       </c>
       <c r="D132" t="s">
-        <v>2557</v>
+        <v>2563</v>
       </c>
       <c r="E132">
         <v>250374</v>
       </c>
       <c r="F132" t="s">
-        <v>2558</v>
+        <v>2564</v>
       </c>
       <c r="G132" t="s">
-        <v>2559</v>
+        <v>2565</v>
       </c>
       <c r="H132" s="1">
         <v>39965</v>
       </c>
       <c r="I132" s="1">
         <v>40602</v>
       </c>
       <c r="J132" t="s">
-        <v>2560</v>
+        <v>2566</v>
       </c>
       <c r="M132" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N132" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O132" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P132" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W132" t="s">
-        <v>2561</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B133" t="s">
         <v>313</v>
       </c>
       <c r="C133" t="s">
-        <v>2572</v>
+        <v>2578</v>
       </c>
       <c r="D133" t="s">
-        <v>2573</v>
+        <v>2579</v>
       </c>
       <c r="E133">
         <v>5299154</v>
       </c>
       <c r="F133" t="s">
-        <v>2574</v>
+        <v>2580</v>
       </c>
       <c r="G133" t="s">
         <v>317</v>
       </c>
       <c r="H133" s="1">
         <v>40787</v>
       </c>
       <c r="I133" s="1">
         <v>46630</v>
       </c>
       <c r="J133" t="s">
-        <v>2575</v>
+        <v>2581</v>
       </c>
       <c r="K133" t="s">
-        <v>2576</v>
+        <v>2582</v>
       </c>
       <c r="L133" t="s">
-        <v>2577</v>
+        <v>2583</v>
       </c>
       <c r="M133" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N133" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O133" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P133" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q133" s="2" t="s">
-        <v>2578</v>
+        <v>2584</v>
       </c>
       <c r="W133" t="s">
-        <v>2579</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B134" t="s">
         <v>46</v>
       </c>
       <c r="C134" t="s">
-        <v>2587</v>
+        <v>2593</v>
       </c>
       <c r="D134" t="s">
-        <v>2588</v>
+        <v>2594</v>
       </c>
       <c r="F134" t="s">
-        <v>2589</v>
+        <v>2595</v>
       </c>
       <c r="H134" s="1">
         <v>33147</v>
       </c>
       <c r="I134" s="1">
         <v>45006</v>
       </c>
       <c r="J134" t="s">
-        <v>2590</v>
+        <v>2596</v>
       </c>
       <c r="M134" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N134" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O134" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P134" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q134" s="2" t="s">
-        <v>2591</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B135" t="s">
         <v>313</v>
       </c>
       <c r="C135" t="s">
-        <v>2596</v>
+        <v>2602</v>
       </c>
       <c r="D135" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
       <c r="E135">
         <v>3499588</v>
       </c>
       <c r="F135" t="s">
-        <v>2597</v>
+        <v>2603</v>
       </c>
       <c r="G135" t="s">
         <v>317</v>
       </c>
       <c r="H135" s="1">
         <v>42248</v>
       </c>
       <c r="I135" s="1">
         <v>46630</v>
       </c>
       <c r="J135" t="s">
-        <v>2598</v>
+        <v>2604</v>
       </c>
       <c r="K135" t="s">
-        <v>2599</v>
+        <v>2605</v>
       </c>
       <c r="L135" t="s">
-        <v>2600</v>
+        <v>2606</v>
       </c>
       <c r="M135" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N135" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O135" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P135" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q135" s="2" t="s">
-        <v>2601</v>
+        <v>2607</v>
       </c>
       <c r="R135" s="2" t="s">
-        <v>2602</v>
+        <v>2608</v>
       </c>
       <c r="S135" s="2" t="s">
-        <v>2603</v>
+        <v>2609</v>
       </c>
       <c r="W135" t="s">
-        <v>2604</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B136" t="s">
         <v>46</v>
       </c>
       <c r="C136" t="s">
-        <v>2621</v>
+        <v>2627</v>
       </c>
       <c r="D136" t="s">
-        <v>2622</v>
+        <v>2628</v>
       </c>
       <c r="F136" t="s">
-        <v>2623</v>
+        <v>2629</v>
       </c>
       <c r="H136" s="1">
         <v>46091</v>
       </c>
       <c r="J136" t="s">
-        <v>2535</v>
+        <v>2541</v>
       </c>
       <c r="M136" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N136" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O136" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P136" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q136" s="2" t="s">
-        <v>2591</v>
+        <v>2597</v>
       </c>
       <c r="R136" s="2" t="s">
-        <v>2624</v>
+        <v>2630</v>
       </c>
       <c r="S136" s="2" t="s">
-        <v>2625</v>
+        <v>2631</v>
       </c>
       <c r="V136" s="2" t="s">
-        <v>2626</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>2634</v>
+        <v>2640</v>
       </c>
       <c r="B137" t="s">
         <v>125</v>
       </c>
       <c r="C137" t="s">
-        <v>2635</v>
+        <v>2641</v>
       </c>
       <c r="D137" t="s">
-        <v>2636</v>
+        <v>2642</v>
       </c>
       <c r="E137">
         <v>113516</v>
       </c>
       <c r="F137" t="s">
-        <v>2637</v>
+        <v>2643</v>
       </c>
       <c r="G137" t="s">
-        <v>2638</v>
+        <v>2644</v>
       </c>
       <c r="H137" s="1">
         <v>34973</v>
       </c>
       <c r="I137" s="1">
         <v>36068</v>
       </c>
       <c r="J137" t="s">
-        <v>2639</v>
+        <v>2645</v>
       </c>
       <c r="M137" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N137" t="s">
         <v>132</v>
       </c>
       <c r="O137" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P137" t="s">
         <v>103</v>
       </c>
       <c r="W137" t="s">
-        <v>2640</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>2634</v>
+        <v>2640</v>
       </c>
       <c r="B138" t="s">
         <v>46</v>
       </c>
       <c r="C138" t="s">
-        <v>2643</v>
+        <v>2649</v>
       </c>
       <c r="D138" t="s">
-        <v>2644</v>
+        <v>2650</v>
       </c>
       <c r="F138" t="s">
-        <v>2645</v>
+        <v>2651</v>
       </c>
       <c r="G138" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="H138" s="1">
         <v>33604</v>
       </c>
       <c r="J138" t="s">
-        <v>2647</v>
+        <v>2653</v>
       </c>
       <c r="M138" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N138" t="s">
         <v>132</v>
       </c>
       <c r="O138" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P138" t="s">
         <v>103</v>
       </c>
       <c r="Q138" s="2" t="s">
-        <v>2648</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="B139" t="s">
         <v>46</v>
       </c>
       <c r="C139" t="s">
-        <v>2658</v>
+        <v>2664</v>
       </c>
       <c r="D139" t="s">
-        <v>2659</v>
+        <v>2665</v>
       </c>
       <c r="F139" t="s">
-        <v>2660</v>
+        <v>2666</v>
       </c>
       <c r="G139" t="s">
-        <v>2661</v>
+        <v>2667</v>
       </c>
       <c r="H139" s="1">
         <v>31413</v>
       </c>
       <c r="J139" t="s">
-        <v>2662</v>
+        <v>2668</v>
       </c>
       <c r="M139" t="s">
         <v>52</v>
       </c>
       <c r="N139" t="s">
         <v>53</v>
       </c>
       <c r="O139" t="s">
         <v>52</v>
       </c>
       <c r="P139" t="s">
         <v>54</v>
       </c>
       <c r="Q139" s="2" t="s">
-        <v>2663</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="B140" t="s">
         <v>125</v>
       </c>
       <c r="C140" t="s">
-        <v>2676</v>
+        <v>2682</v>
       </c>
       <c r="D140" t="s">
-        <v>2677</v>
+        <v>2683</v>
       </c>
       <c r="E140">
         <v>1398111</v>
       </c>
       <c r="F140" t="s">
-        <v>2678</v>
+        <v>2684</v>
       </c>
       <c r="G140" t="s">
-        <v>2679</v>
+        <v>2685</v>
       </c>
       <c r="H140" s="1">
         <v>43709</v>
       </c>
       <c r="I140" s="1">
         <v>45535</v>
       </c>
       <c r="J140" t="s">
-        <v>2680</v>
+        <v>2686</v>
       </c>
       <c r="M140" t="s">
         <v>52</v>
       </c>
       <c r="N140" t="s">
         <v>53</v>
       </c>
       <c r="O140" t="s">
         <v>52</v>
       </c>
       <c r="P140" t="s">
         <v>54</v>
       </c>
       <c r="W140" t="s">
-        <v>2681</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B141" t="s">
         <v>125</v>
       </c>
       <c r="C141" t="s">
-        <v>2698</v>
+        <v>2704</v>
       </c>
       <c r="D141" t="s">
-        <v>2557</v>
+        <v>2563</v>
       </c>
       <c r="E141">
         <v>394880</v>
       </c>
       <c r="F141" t="s">
-        <v>2699</v>
+        <v>2705</v>
       </c>
       <c r="G141" t="s">
-        <v>2700</v>
+        <v>2706</v>
       </c>
       <c r="H141" s="1">
         <v>39326</v>
       </c>
       <c r="I141" s="1">
         <v>39964</v>
       </c>
       <c r="J141" t="s">
-        <v>2701</v>
+        <v>2707</v>
       </c>
       <c r="M141" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N141" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O141" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P141" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W141" t="s">
-        <v>2561</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B142" t="s">
         <v>125</v>
       </c>
       <c r="C142" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="D142" t="s">
-        <v>2704</v>
+        <v>2710</v>
       </c>
       <c r="E142">
         <v>599886</v>
       </c>
       <c r="F142" t="s">
-        <v>2705</v>
+        <v>2711</v>
       </c>
       <c r="G142" t="s">
-        <v>2706</v>
+        <v>2712</v>
       </c>
       <c r="H142" s="1">
         <v>38412</v>
       </c>
       <c r="I142" s="1">
         <v>39507</v>
       </c>
       <c r="J142" t="s">
-        <v>2701</v>
+        <v>2707</v>
       </c>
       <c r="M142" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N142" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O142" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P142" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W142" t="s">
-        <v>2707</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B143" t="s">
         <v>125</v>
       </c>
       <c r="C143" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="D143" t="s">
-        <v>2738</v>
+        <v>2744</v>
       </c>
       <c r="E143">
         <v>599839</v>
       </c>
       <c r="F143" t="s">
-        <v>2739</v>
+        <v>2745</v>
       </c>
       <c r="G143" t="s">
-        <v>2740</v>
+        <v>2746</v>
       </c>
       <c r="H143" s="1">
         <v>38412</v>
       </c>
       <c r="I143" s="1">
         <v>39507</v>
       </c>
       <c r="J143" t="s">
-        <v>2701</v>
+        <v>2707</v>
       </c>
       <c r="M143" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N143" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O143" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P143" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W143" t="s">
-        <v>2741</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B144" t="s">
         <v>125</v>
       </c>
       <c r="C144" t="s">
-        <v>2769</v>
+        <v>2775</v>
       </c>
       <c r="D144" t="s">
-        <v>2770</v>
+        <v>2776</v>
       </c>
       <c r="E144">
         <v>292469</v>
       </c>
       <c r="F144" t="s">
-        <v>2771</v>
+        <v>2777</v>
       </c>
       <c r="G144" t="s">
-        <v>2772</v>
+        <v>2778</v>
       </c>
       <c r="H144" s="1">
         <v>36039</v>
       </c>
       <c r="I144" s="1">
         <v>36769</v>
       </c>
       <c r="J144" t="s">
-        <v>2773</v>
+        <v>2779</v>
       </c>
       <c r="M144" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N144" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O144" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P144" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W144" t="s">
-        <v>2774</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B145" t="s">
         <v>125</v>
       </c>
       <c r="C145" t="s">
-        <v>2780</v>
+        <v>2786</v>
       </c>
       <c r="D145" t="s">
-        <v>2781</v>
+        <v>2787</v>
       </c>
       <c r="E145">
         <v>285000</v>
       </c>
       <c r="F145" t="s">
-        <v>2782</v>
+        <v>2788</v>
       </c>
       <c r="G145" t="s">
-        <v>2783</v>
+        <v>2789</v>
       </c>
       <c r="H145" s="1">
         <v>36434</v>
       </c>
       <c r="I145" s="1">
         <v>36948</v>
       </c>
       <c r="J145" t="s">
-        <v>2784</v>
+        <v>2790</v>
       </c>
       <c r="M145" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N145" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O145" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P145" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W145" t="s">
-        <v>2785</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B146" t="s">
         <v>125</v>
       </c>
       <c r="C146" t="s">
-        <v>2789</v>
+        <v>2795</v>
       </c>
       <c r="D146" t="s">
-        <v>2790</v>
+        <v>2796</v>
       </c>
       <c r="E146">
         <v>437422</v>
       </c>
       <c r="F146" t="s">
-        <v>2791</v>
+        <v>2797</v>
       </c>
       <c r="G146" t="s">
-        <v>2792</v>
+        <v>2798</v>
       </c>
       <c r="H146" s="1">
         <v>38047</v>
       </c>
       <c r="I146" s="1">
         <v>39141</v>
       </c>
       <c r="J146" t="s">
-        <v>2701</v>
+        <v>2707</v>
       </c>
       <c r="M146" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N146" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O146" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P146" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W146" t="s">
-        <v>2561</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B147" t="s">
         <v>125</v>
       </c>
       <c r="C147" t="s">
-        <v>2800</v>
+        <v>2806</v>
       </c>
       <c r="D147" t="s">
-        <v>2801</v>
+        <v>2807</v>
       </c>
       <c r="E147">
         <v>393508</v>
       </c>
       <c r="F147" t="s">
-        <v>2802</v>
+        <v>2808</v>
       </c>
       <c r="G147" t="s">
-        <v>2803</v>
+        <v>2809</v>
       </c>
       <c r="H147" s="1">
         <v>37316</v>
       </c>
       <c r="I147" s="1">
         <v>39507</v>
       </c>
       <c r="J147" t="s">
-        <v>2804</v>
+        <v>2810</v>
       </c>
       <c r="M147" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N147" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O147" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P147" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W147" t="s">
-        <v>2707</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B148" t="s">
         <v>125</v>
       </c>
       <c r="C148" t="s">
-        <v>2819</v>
+        <v>2825</v>
       </c>
       <c r="D148" t="s">
-        <v>2820</v>
+        <v>2826</v>
       </c>
       <c r="E148">
         <v>149980</v>
       </c>
       <c r="F148" t="s">
-        <v>2821</v>
+        <v>2827</v>
       </c>
       <c r="G148" t="s">
-        <v>2822</v>
+        <v>2828</v>
       </c>
       <c r="H148" s="1">
         <v>34608</v>
       </c>
       <c r="I148" s="1">
         <v>35703</v>
       </c>
       <c r="J148" t="s">
-        <v>2823</v>
+        <v>2829</v>
       </c>
       <c r="M148" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N148" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O148" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P148" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W148" t="s">
-        <v>2824</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B149" t="s">
         <v>125</v>
       </c>
       <c r="C149" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="D149" t="s">
-        <v>2830</v>
+        <v>2836</v>
       </c>
       <c r="E149">
         <v>824293</v>
       </c>
       <c r="F149" t="s">
-        <v>2831</v>
+        <v>2837</v>
       </c>
       <c r="G149" t="s">
-        <v>2832</v>
+        <v>2838</v>
       </c>
       <c r="H149" s="1">
         <v>42614</v>
       </c>
       <c r="I149" s="1">
         <v>44439</v>
       </c>
       <c r="J149" t="s">
-        <v>2701</v>
+        <v>2707</v>
       </c>
       <c r="M149" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N149" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O149" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P149" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W149" t="s">
-        <v>2833</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B150" t="s">
         <v>46</v>
       </c>
       <c r="C150" t="s">
-        <v>2857</v>
+        <v>2863</v>
       </c>
       <c r="D150" t="s">
-        <v>2858</v>
+        <v>2864</v>
       </c>
       <c r="F150" t="s">
-        <v>2859</v>
+        <v>2865</v>
       </c>
       <c r="G150" t="s">
-        <v>2119</v>
+        <v>2125</v>
       </c>
       <c r="H150" s="1">
         <v>34335</v>
       </c>
       <c r="J150" t="s">
-        <v>2860</v>
+        <v>2866</v>
       </c>
       <c r="M150" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N150" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O150" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P150" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q150" s="2" t="s">
-        <v>2861</v>
+        <v>2867</v>
       </c>
       <c r="R150" s="2" t="s">
-        <v>2862</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B151" t="s">
         <v>66</v>
       </c>
       <c r="C151" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="D151" t="s">
-        <v>2879</v>
+        <v>2885</v>
       </c>
       <c r="E151">
         <v>400000</v>
       </c>
       <c r="F151" t="s">
-        <v>2880</v>
+        <v>2886</v>
       </c>
       <c r="G151" t="s">
-        <v>2881</v>
+        <v>2887</v>
       </c>
       <c r="H151" s="1">
         <v>41061</v>
       </c>
       <c r="I151" s="1">
         <v>42521</v>
       </c>
       <c r="J151" t="s">
-        <v>2882</v>
+        <v>2888</v>
       </c>
       <c r="M151" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N151" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O151" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P151" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W151" t="s">
-        <v>2883</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B152" t="s">
         <v>313</v>
       </c>
       <c r="C152" t="s">
-        <v>2892</v>
+        <v>2898</v>
       </c>
       <c r="D152" t="s">
-        <v>2893</v>
+        <v>2899</v>
       </c>
       <c r="E152">
         <v>720962</v>
       </c>
       <c r="F152" t="s">
-        <v>2894</v>
+        <v>2900</v>
       </c>
       <c r="G152" t="s">
         <v>317</v>
       </c>
       <c r="H152" s="1">
         <v>40787</v>
       </c>
       <c r="I152" s="1">
         <v>42613</v>
       </c>
       <c r="J152" t="s">
-        <v>2895</v>
+        <v>2901</v>
       </c>
       <c r="K152" t="s">
-        <v>2896</v>
+        <v>2902</v>
       </c>
       <c r="L152" t="s">
-        <v>2897</v>
+        <v>2903</v>
       </c>
       <c r="M152" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N152" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O152" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P152" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
-        <v>2898</v>
+        <v>2904</v>
       </c>
       <c r="B153" t="s">
         <v>46</v>
       </c>
       <c r="C153" t="s">
-        <v>2899</v>
+        <v>2905</v>
       </c>
       <c r="D153" t="s">
-        <v>2900</v>
+        <v>2906</v>
       </c>
       <c r="F153" t="s">
-        <v>2901</v>
+        <v>2907</v>
       </c>
       <c r="G153" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H153" s="1">
         <v>34608</v>
       </c>
       <c r="J153" t="s">
-        <v>2902</v>
+        <v>2908</v>
       </c>
       <c r="M153" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="N153" t="s">
         <v>102</v>
       </c>
       <c r="O153" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P153" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="R153" s="2" t="s">
-        <v>2903</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
-        <v>2917</v>
+        <v>2923</v>
       </c>
       <c r="B154" t="s">
         <v>46</v>
       </c>
       <c r="C154" t="s">
-        <v>2918</v>
+        <v>2924</v>
       </c>
       <c r="D154" t="s">
-        <v>2919</v>
+        <v>2925</v>
       </c>
       <c r="F154" t="s">
-        <v>2920</v>
+        <v>2926</v>
       </c>
       <c r="G154" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H154" s="1">
         <v>41365</v>
       </c>
       <c r="J154" t="s">
-        <v>2921</v>
+        <v>2927</v>
       </c>
       <c r="M154" t="s">
         <v>303</v>
       </c>
       <c r="N154" t="s">
         <v>304</v>
       </c>
       <c r="O154" t="s">
         <v>303</v>
       </c>
       <c r="P154" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="B155" t="s">
         <v>125</v>
       </c>
       <c r="C155" t="s">
-        <v>2932</v>
+        <v>2938</v>
       </c>
       <c r="D155" t="s">
-        <v>2933</v>
+        <v>2939</v>
       </c>
       <c r="E155">
         <v>299916</v>
       </c>
       <c r="F155" t="s">
-        <v>2934</v>
+        <v>2940</v>
       </c>
       <c r="G155" t="s">
-        <v>2935</v>
+        <v>2941</v>
       </c>
       <c r="H155" s="1">
         <v>35339</v>
       </c>
       <c r="I155" s="1">
         <v>36403</v>
       </c>
       <c r="J155" t="s">
-        <v>2936</v>
+        <v>2942</v>
       </c>
       <c r="M155" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N155" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O155" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P155" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W155" t="s">
-        <v>2937</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="B156" t="s">
         <v>46</v>
       </c>
       <c r="C156" t="s">
-        <v>2941</v>
+        <v>2947</v>
       </c>
       <c r="D156" t="s">
-        <v>2942</v>
+        <v>2948</v>
       </c>
       <c r="F156" t="s">
-        <v>2943</v>
+        <v>2949</v>
       </c>
       <c r="G156" t="s">
-        <v>2944</v>
+        <v>2950</v>
       </c>
       <c r="H156" s="1">
         <v>35065</v>
       </c>
       <c r="J156" t="s">
-        <v>2945</v>
+        <v>2951</v>
       </c>
       <c r="M156" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N156" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O156" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P156" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q156" s="2" t="s">
-        <v>2946</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="B157" t="s">
         <v>313</v>
       </c>
       <c r="C157" t="s">
-        <v>2959</v>
+        <v>2966</v>
       </c>
       <c r="D157" t="s">
-        <v>2960</v>
+        <v>2967</v>
       </c>
       <c r="E157">
         <v>2794435</v>
       </c>
       <c r="F157" t="s">
-        <v>2961</v>
+        <v>2968</v>
       </c>
       <c r="G157" t="s">
         <v>317</v>
       </c>
       <c r="H157" s="1">
         <v>43709</v>
       </c>
       <c r="I157" s="1">
         <v>45169</v>
       </c>
       <c r="J157" t="s">
-        <v>2962</v>
+        <v>2969</v>
       </c>
       <c r="K157" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="L157" t="s">
-        <v>2963</v>
+        <v>2970</v>
       </c>
       <c r="M157" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N157" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O157" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P157" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="W157" t="s">
-        <v>2964</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
-        <v>2971</v>
+        <v>2978</v>
       </c>
       <c r="B158" t="s">
         <v>125</v>
       </c>
       <c r="C158" t="s">
-        <v>2972</v>
+        <v>2979</v>
       </c>
       <c r="D158" t="s">
-        <v>2973</v>
+        <v>2980</v>
       </c>
       <c r="E158">
         <v>559754</v>
       </c>
       <c r="F158" t="s">
-        <v>2974</v>
+        <v>2981</v>
       </c>
       <c r="G158" t="s">
-        <v>2212</v>
+        <v>2218</v>
       </c>
       <c r="H158" s="1">
         <v>38412</v>
       </c>
       <c r="I158" s="1">
         <v>39507</v>
       </c>
       <c r="J158" t="s">
-        <v>2975</v>
+        <v>2982</v>
       </c>
       <c r="M158" t="s">
         <v>101</v>
       </c>
       <c r="N158" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O158" t="s">
         <v>101</v>
       </c>
       <c r="P158" t="s">
         <v>103</v>
       </c>
       <c r="W158" t="s">
-        <v>2976</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
-        <v>2971</v>
+        <v>2978</v>
       </c>
       <c r="B159" t="s">
         <v>46</v>
       </c>
       <c r="C159" t="s">
-        <v>2980</v>
+        <v>2987</v>
       </c>
       <c r="D159" t="s">
-        <v>2981</v>
+        <v>2988</v>
       </c>
       <c r="F159" t="s">
-        <v>2982</v>
+        <v>2989</v>
       </c>
       <c r="G159" t="s">
-        <v>2983</v>
+        <v>2990</v>
       </c>
       <c r="H159" s="1">
         <v>34335</v>
       </c>
       <c r="J159" t="s">
-        <v>2984</v>
+        <v>2991</v>
       </c>
       <c r="M159" t="s">
         <v>101</v>
       </c>
       <c r="N159" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O159" t="s">
         <v>101</v>
       </c>
       <c r="P159" t="s">
         <v>103</v>
       </c>
       <c r="Q159" s="2" t="s">
-        <v>2985</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
-        <v>2995</v>
+        <v>3002</v>
       </c>
       <c r="B160" t="s">
         <v>46</v>
       </c>
       <c r="C160" t="s">
-        <v>2996</v>
+        <v>3003</v>
       </c>
       <c r="D160" t="s">
-        <v>2997</v>
+        <v>3004</v>
       </c>
       <c r="F160" t="s">
-        <v>2998</v>
+        <v>3005</v>
       </c>
       <c r="G160" t="s">
-        <v>2999</v>
+        <v>3006</v>
       </c>
       <c r="H160" s="1">
         <v>33970</v>
       </c>
       <c r="J160" t="s">
-        <v>3000</v>
+        <v>3007</v>
       </c>
       <c r="M160" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N160" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="O160" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P160" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q160" s="2" t="s">
-        <v>3001</v>
+        <v>3008</v>
       </c>
       <c r="R160" s="2" t="s">
-        <v>3002</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
-        <v>3009</v>
+        <v>3016</v>
       </c>
       <c r="B161" t="s">
         <v>46</v>
       </c>
       <c r="C161" t="s">
-        <v>3010</v>
+        <v>3017</v>
       </c>
       <c r="D161" t="s">
-        <v>3011</v>
+        <v>3018</v>
       </c>
       <c r="F161" t="s">
-        <v>3012</v>
+        <v>3019</v>
       </c>
       <c r="G161" t="s">
-        <v>3013</v>
+        <v>3020</v>
       </c>
       <c r="H161" s="1">
         <v>34335</v>
       </c>
       <c r="J161" t="s">
-        <v>3014</v>
+        <v>3021</v>
       </c>
       <c r="M161" t="s">
         <v>101</v>
       </c>
       <c r="N161" t="s">
         <v>102</v>
       </c>
       <c r="O161" t="s">
         <v>101</v>
       </c>
       <c r="P161" t="s">
         <v>103</v>
       </c>
       <c r="Q161" s="2" t="s">
-        <v>3015</v>
+        <v>3022</v>
       </c>
       <c r="R161" s="2" t="s">
-        <v>3016</v>
+        <v>3023</v>
       </c>
       <c r="S161" s="2" t="s">
-        <v>3017</v>
+        <v>3024</v>
       </c>
       <c r="U161" s="2" t="s">
-        <v>3018</v>
+        <v>3025</v>
       </c>
       <c r="V161" s="2" t="s">
-        <v>3019</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B162" t="s">
         <v>125</v>
       </c>
       <c r="C162" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="D162" t="s">
-        <v>3032</v>
+        <v>3039</v>
       </c>
       <c r="E162">
         <v>893723</v>
       </c>
       <c r="F162" t="s">
-        <v>3033</v>
+        <v>3040</v>
       </c>
       <c r="G162" t="s">
-        <v>3034</v>
+        <v>3041</v>
       </c>
       <c r="H162" s="1">
         <v>40422</v>
       </c>
       <c r="I162" s="1">
         <v>41517</v>
       </c>
       <c r="J162" t="s">
-        <v>3035</v>
+        <v>3042</v>
       </c>
       <c r="M162" t="s">
         <v>131</v>
       </c>
       <c r="N162" t="s">
         <v>132</v>
       </c>
       <c r="O162" t="s">
         <v>131</v>
       </c>
       <c r="P162" t="s">
         <v>103</v>
       </c>
       <c r="W162" t="s">
-        <v>2456</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B163" t="s">
         <v>125</v>
       </c>
       <c r="C163" t="s">
-        <v>3057</v>
+        <v>3064</v>
       </c>
       <c r="D163" t="s">
-        <v>3058</v>
+        <v>3065</v>
       </c>
       <c r="E163">
         <v>598645</v>
       </c>
       <c r="F163" t="s">
-        <v>3059</v>
+        <v>3066</v>
       </c>
       <c r="G163" t="s">
-        <v>3060</v>
+        <v>3067</v>
       </c>
       <c r="H163" s="1">
         <v>39326</v>
       </c>
       <c r="I163" s="1">
         <v>40421</v>
       </c>
       <c r="J163" t="s">
-        <v>3061</v>
+        <v>3068</v>
       </c>
       <c r="M163" t="s">
         <v>131</v>
       </c>
       <c r="N163" t="s">
         <v>132</v>
       </c>
       <c r="O163" t="s">
         <v>131</v>
       </c>
       <c r="P163" t="s">
         <v>103</v>
       </c>
       <c r="W163" t="s">
-        <v>3062</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B164" t="s">
         <v>125</v>
       </c>
       <c r="C164" t="s">
-        <v>3066</v>
+        <v>3073</v>
       </c>
       <c r="D164" t="s">
-        <v>2532</v>
+        <v>2538</v>
       </c>
       <c r="E164">
         <v>305633</v>
       </c>
       <c r="F164" t="s">
-        <v>3067</v>
+        <v>3074</v>
       </c>
       <c r="G164" t="s">
-        <v>3068</v>
+        <v>3075</v>
       </c>
       <c r="H164" s="1">
         <v>39326</v>
       </c>
       <c r="I164" s="1">
         <v>39994</v>
       </c>
       <c r="J164" t="s">
-        <v>3069</v>
+        <v>3076</v>
       </c>
       <c r="M164" t="s">
         <v>131</v>
       </c>
       <c r="N164" t="s">
         <v>132</v>
       </c>
       <c r="O164" t="s">
         <v>131</v>
       </c>
       <c r="P164" t="s">
         <v>103</v>
       </c>
       <c r="W164" t="s">
-        <v>3070</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B165" t="s">
         <v>125</v>
       </c>
       <c r="C165" t="s">
-        <v>3072</v>
+        <v>3079</v>
       </c>
       <c r="D165" t="s">
-        <v>3073</v>
+        <v>3080</v>
       </c>
       <c r="E165">
         <v>150000</v>
       </c>
       <c r="F165" t="s">
-        <v>3074</v>
+        <v>3081</v>
       </c>
       <c r="G165" t="s">
-        <v>3075</v>
+        <v>3082</v>
       </c>
       <c r="H165" s="1">
         <v>35704</v>
       </c>
       <c r="I165" s="1">
         <v>36433</v>
       </c>
       <c r="J165" t="s">
-        <v>3069</v>
+        <v>3076</v>
       </c>
       <c r="M165" t="s">
         <v>131</v>
       </c>
       <c r="N165" t="s">
         <v>132</v>
       </c>
       <c r="O165" t="s">
         <v>131</v>
       </c>
       <c r="P165" t="s">
         <v>103</v>
       </c>
       <c r="W165" t="s">
-        <v>3076</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B166" t="s">
         <v>125</v>
       </c>
       <c r="C166" t="s">
-        <v>3081</v>
+        <v>3088</v>
       </c>
       <c r="D166" t="s">
-        <v>3082</v>
+        <v>3089</v>
       </c>
       <c r="E166">
         <v>232192</v>
       </c>
       <c r="F166" t="s">
-        <v>3083</v>
+        <v>3090</v>
       </c>
       <c r="G166" t="s">
-        <v>3084</v>
+        <v>3091</v>
       </c>
       <c r="H166" s="1">
         <v>34912</v>
       </c>
       <c r="I166" s="1">
         <v>35642</v>
       </c>
       <c r="J166" t="s">
-        <v>3069</v>
+        <v>3076</v>
       </c>
       <c r="M166" t="s">
         <v>131</v>
       </c>
       <c r="N166" t="s">
         <v>132</v>
       </c>
       <c r="O166" t="s">
         <v>131</v>
       </c>
       <c r="P166" t="s">
         <v>103</v>
       </c>
       <c r="W166" t="s">
-        <v>3085</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B167" t="s">
         <v>125</v>
       </c>
       <c r="C167" t="s">
-        <v>3089</v>
+        <v>3096</v>
       </c>
       <c r="D167" t="s">
-        <v>3090</v>
+        <v>3097</v>
       </c>
       <c r="E167">
         <v>359667</v>
       </c>
       <c r="F167" t="s">
-        <v>3091</v>
+        <v>3098</v>
       </c>
       <c r="G167" t="s">
-        <v>3092</v>
+        <v>3099</v>
       </c>
       <c r="H167" s="1">
         <v>34973</v>
       </c>
       <c r="I167" s="1">
         <v>36068</v>
       </c>
       <c r="J167" t="s">
-        <v>3093</v>
+        <v>3100</v>
       </c>
       <c r="M167" t="s">
         <v>131</v>
       </c>
       <c r="N167" t="s">
         <v>132</v>
       </c>
       <c r="O167" t="s">
         <v>131</v>
       </c>
       <c r="P167" t="s">
         <v>103</v>
       </c>
       <c r="W167" t="s">
-        <v>3094</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B168" t="s">
         <v>125</v>
       </c>
       <c r="C168" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="D168" t="s">
-        <v>3099</v>
+        <v>3106</v>
       </c>
       <c r="E168">
         <v>900000</v>
       </c>
       <c r="F168" t="s">
-        <v>3100</v>
+        <v>3107</v>
       </c>
       <c r="G168" t="s">
-        <v>3101</v>
+        <v>3108</v>
       </c>
       <c r="H168" s="1">
         <v>41518</v>
       </c>
       <c r="I168" s="1">
         <v>42613</v>
       </c>
       <c r="J168" t="s">
-        <v>3061</v>
+        <v>3068</v>
       </c>
       <c r="M168" t="s">
         <v>131</v>
       </c>
       <c r="N168" t="s">
         <v>132</v>
       </c>
       <c r="O168" t="s">
         <v>131</v>
       </c>
       <c r="P168" t="s">
         <v>103</v>
       </c>
       <c r="W168" t="s">
-        <v>2456</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B169" t="s">
         <v>46</v>
       </c>
       <c r="C169" t="s">
-        <v>3151</v>
+        <v>3158</v>
       </c>
       <c r="D169" t="s">
-        <v>3152</v>
+        <v>3159</v>
       </c>
       <c r="F169" t="s">
-        <v>3153</v>
+        <v>3160</v>
       </c>
       <c r="G169" t="s">
-        <v>3154</v>
+        <v>3161</v>
       </c>
       <c r="H169" s="1">
         <v>33239</v>
       </c>
       <c r="J169" t="s">
-        <v>3061</v>
+        <v>3068</v>
       </c>
       <c r="M169" t="s">
         <v>131</v>
       </c>
       <c r="N169" t="s">
         <v>132</v>
       </c>
       <c r="O169" t="s">
         <v>131</v>
       </c>
       <c r="P169" t="s">
         <v>103</v>
       </c>
       <c r="Q169" s="2" t="s">
-        <v>3155</v>
+        <v>3162</v>
       </c>
       <c r="R169" s="2" t="s">
-        <v>3156</v>
+        <v>3163</v>
       </c>
       <c r="S169" s="2" t="s">
-        <v>3157</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B170" t="s">
         <v>125</v>
       </c>
       <c r="C170" t="s">
-        <v>3169</v>
+        <v>3176</v>
       </c>
       <c r="D170" t="s">
-        <v>3170</v>
+        <v>3177</v>
       </c>
       <c r="E170">
         <v>1390472</v>
       </c>
       <c r="F170" t="s">
-        <v>3171</v>
+        <v>3178</v>
       </c>
       <c r="G170" t="s">
-        <v>3172</v>
+        <v>3179</v>
       </c>
       <c r="H170" s="1">
         <v>43709</v>
       </c>
       <c r="I170" s="1">
         <v>45535</v>
       </c>
       <c r="J170" t="s">
-        <v>3173</v>
+        <v>3180</v>
       </c>
       <c r="M170" t="s">
         <v>131</v>
       </c>
       <c r="N170" t="s">
         <v>132</v>
       </c>
       <c r="O170" t="s">
         <v>131</v>
       </c>
       <c r="P170" t="s">
         <v>103</v>
       </c>
       <c r="W170" t="s">
-        <v>3174</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B171" t="s">
         <v>125</v>
       </c>
       <c r="C171" t="s">
-        <v>3184</v>
+        <v>3191</v>
       </c>
       <c r="D171" t="s">
-        <v>3185</v>
+        <v>3192</v>
       </c>
       <c r="E171">
         <v>472694</v>
       </c>
       <c r="F171" t="s">
-        <v>3186</v>
+        <v>3193</v>
       </c>
       <c r="H171" s="1">
         <v>39692</v>
       </c>
       <c r="I171" s="1">
         <v>40786</v>
       </c>
       <c r="J171" t="s">
-        <v>3069</v>
+        <v>3076</v>
       </c>
       <c r="M171" t="s">
         <v>131</v>
       </c>
       <c r="N171" t="s">
         <v>132</v>
       </c>
       <c r="O171" t="s">
         <v>131</v>
       </c>
       <c r="P171" t="s">
         <v>103</v>
       </c>
       <c r="W171" t="s">
-        <v>3187</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
-        <v>3191</v>
+        <v>3198</v>
       </c>
       <c r="B172" t="s">
         <v>125</v>
       </c>
       <c r="C172" t="s">
-        <v>3192</v>
+        <v>3199</v>
       </c>
       <c r="D172" t="s">
-        <v>3193</v>
+        <v>3200</v>
       </c>
       <c r="E172">
         <v>299825</v>
       </c>
       <c r="F172" t="s">
-        <v>3194</v>
+        <v>3201</v>
       </c>
       <c r="G172" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="H172" s="1">
         <v>36373</v>
       </c>
       <c r="I172" s="1">
         <v>36950</v>
       </c>
       <c r="J172" t="s">
-        <v>3195</v>
+        <v>3202</v>
       </c>
       <c r="M172" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N172" t="s">
         <v>321</v>
       </c>
       <c r="O172" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P172" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W172" t="s">
-        <v>3196</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
-        <v>3191</v>
+        <v>3198</v>
       </c>
       <c r="B173" t="s">
         <v>125</v>
       </c>
       <c r="C173" t="s">
-        <v>3200</v>
+        <v>3207</v>
       </c>
       <c r="D173" t="s">
-        <v>3201</v>
+        <v>3208</v>
       </c>
       <c r="E173">
         <v>289112</v>
       </c>
       <c r="F173" t="s">
-        <v>3202</v>
+        <v>3209</v>
       </c>
       <c r="G173" t="s">
-        <v>3203</v>
+        <v>3210</v>
       </c>
       <c r="H173" s="1">
         <v>35339</v>
       </c>
       <c r="I173" s="1">
         <v>36068</v>
       </c>
       <c r="J173" t="s">
-        <v>3204</v>
+        <v>3211</v>
       </c>
       <c r="M173" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N173" t="s">
         <v>321</v>
       </c>
       <c r="O173" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P173" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="W173" t="s">
-        <v>3205</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
-        <v>3191</v>
+        <v>3198</v>
       </c>
       <c r="B174" t="s">
         <v>46</v>
       </c>
       <c r="C174" t="s">
-        <v>3210</v>
+        <v>3217</v>
       </c>
       <c r="D174" t="s">
-        <v>3211</v>
+        <v>3218</v>
       </c>
       <c r="F174" t="s">
-        <v>3212</v>
+        <v>3219</v>
       </c>
       <c r="G174" t="s">
-        <v>3213</v>
+        <v>3220</v>
       </c>
       <c r="H174" s="1">
         <v>32509</v>
       </c>
       <c r="J174" t="s">
-        <v>3214</v>
+        <v>3221</v>
       </c>
       <c r="M174" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N174" t="s">
         <v>321</v>
       </c>
       <c r="O174" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="P174" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q174" s="2" t="s">
-        <v>3215</v>
+        <v>3222</v>
       </c>
       <c r="S174" s="2" t="s">
-        <v>3216</v>
+        <v>3223</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" t="s">
-        <v>3228</v>
+        <v>3235</v>
       </c>
       <c r="B175" t="s">
         <v>46</v>
       </c>
       <c r="C175" t="s">
-        <v>3229</v>
+        <v>3236</v>
       </c>
       <c r="D175" t="s">
-        <v>3230</v>
+        <v>3237</v>
       </c>
       <c r="F175" t="s">
-        <v>3231</v>
+        <v>3238</v>
       </c>
       <c r="G175" t="s">
-        <v>3013</v>
+        <v>3020</v>
       </c>
       <c r="H175" s="1">
         <v>35431</v>
       </c>
       <c r="J175" t="s">
-        <v>3232</v>
+        <v>3239</v>
       </c>
       <c r="M175" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N175" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O175" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P175" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q175" s="2" t="s">
-        <v>3233</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
-        <v>3241</v>
+        <v>3248</v>
       </c>
       <c r="B176" t="s">
         <v>46</v>
       </c>
       <c r="C176" t="s">
-        <v>3242</v>
+        <v>3249</v>
       </c>
       <c r="D176" t="s">
-        <v>3243</v>
+        <v>3250</v>
       </c>
       <c r="F176" t="s">
-        <v>3244</v>
+        <v>3251</v>
       </c>
       <c r="G176" t="s">
-        <v>3245</v>
+        <v>3252</v>
       </c>
       <c r="H176" s="1">
         <v>35339</v>
       </c>
       <c r="J176" t="s">
-        <v>3246</v>
+        <v>3253</v>
       </c>
       <c r="M176" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N176" t="s">
         <v>102</v>
       </c>
       <c r="O176" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="P176" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q176" s="2" t="s">
-        <v>3247</v>
+        <v>3254</v>
       </c>
       <c r="R176" s="2" t="s">
-        <v>3248</v>
+        <v>3255</v>
       </c>
       <c r="S176" s="2" t="s">
-        <v>3249</v>
+        <v>3256</v>
       </c>
       <c r="V176" s="2" t="s">
-        <v>3250</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
-        <v>3261</v>
+        <v>3268</v>
       </c>
       <c r="B177" t="s">
         <v>46</v>
       </c>
       <c r="C177" t="s">
-        <v>3262</v>
+        <v>3269</v>
       </c>
       <c r="D177" t="s">
-        <v>3263</v>
+        <v>3270</v>
       </c>
       <c r="F177" t="s">
-        <v>3264</v>
+        <v>3271</v>
       </c>
       <c r="G177" t="s">
-        <v>3265</v>
+        <v>3272</v>
       </c>
       <c r="H177" s="1">
         <v>32509</v>
       </c>
       <c r="J177" t="s">
-        <v>3266</v>
+        <v>3273</v>
       </c>
       <c r="M177" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="N177" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="O177" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="P177" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q177" s="2" t="s">
-        <v>3267</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B178" t="s">
         <v>125</v>
       </c>
       <c r="C178" t="s">
-        <v>3276</v>
+        <v>3283</v>
       </c>
       <c r="D178" t="s">
-        <v>3277</v>
+        <v>3284</v>
       </c>
       <c r="E178">
         <v>800000</v>
       </c>
       <c r="F178" t="s">
-        <v>3278</v>
+        <v>3285</v>
       </c>
       <c r="G178" t="s">
-        <v>3279</v>
+        <v>3286</v>
       </c>
       <c r="H178" s="1">
         <v>39326</v>
       </c>
       <c r="I178" s="1">
         <v>40786</v>
       </c>
       <c r="J178" t="s">
-        <v>3280</v>
+        <v>3287</v>
       </c>
       <c r="M178" t="s">
         <v>52</v>
       </c>
       <c r="N178" t="s">
         <v>53</v>
       </c>
       <c r="O178" t="s">
         <v>52</v>
       </c>
       <c r="P178" t="s">
         <v>54</v>
       </c>
       <c r="W178" t="s">
-        <v>3281</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B179" t="s">
         <v>125</v>
       </c>
       <c r="C179" t="s">
-        <v>3293</v>
+        <v>3300</v>
       </c>
       <c r="D179" t="s">
-        <v>3294</v>
+        <v>3301</v>
       </c>
       <c r="E179">
         <v>156863</v>
       </c>
       <c r="F179" t="s">
-        <v>3295</v>
+        <v>3302</v>
       </c>
       <c r="G179" t="s">
-        <v>3296</v>
+        <v>3303</v>
       </c>
       <c r="H179" s="1">
         <v>34608</v>
       </c>
       <c r="I179" s="1">
         <v>35611</v>
       </c>
       <c r="J179" t="s">
-        <v>3297</v>
+        <v>3304</v>
       </c>
       <c r="M179" t="s">
         <v>52</v>
       </c>
       <c r="N179" t="s">
         <v>53</v>
       </c>
       <c r="O179" t="s">
         <v>52</v>
       </c>
       <c r="P179" t="s">
         <v>54</v>
       </c>
       <c r="W179" t="s">
-        <v>3298</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B180" t="s">
         <v>125</v>
       </c>
       <c r="C180" t="s">
-        <v>3307</v>
+        <v>3314</v>
       </c>
       <c r="D180" t="s">
-        <v>3308</v>
+        <v>3315</v>
       </c>
       <c r="E180">
         <v>200000</v>
       </c>
       <c r="F180" t="s">
-        <v>3309</v>
+        <v>3316</v>
       </c>
       <c r="G180" t="s">
-        <v>3310</v>
+        <v>3317</v>
       </c>
       <c r="H180" s="1">
         <v>35704</v>
       </c>
       <c r="I180" s="1">
         <v>36433</v>
       </c>
       <c r="J180" t="s">
-        <v>3311</v>
+        <v>3318</v>
       </c>
       <c r="M180" t="s">
         <v>52</v>
       </c>
       <c r="N180" t="s">
         <v>53</v>
       </c>
       <c r="O180" t="s">
         <v>52</v>
       </c>
       <c r="P180" t="s">
         <v>54</v>
       </c>
       <c r="W180" t="s">
-        <v>3298</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B181" t="s">
         <v>125</v>
       </c>
       <c r="C181" t="s">
-        <v>3313</v>
+        <v>3320</v>
       </c>
       <c r="D181" t="s">
-        <v>3314</v>
+        <v>3321</v>
       </c>
       <c r="E181">
         <v>150000</v>
       </c>
       <c r="F181" t="s">
-        <v>3315</v>
+        <v>3322</v>
       </c>
       <c r="G181" t="s">
-        <v>3316</v>
+        <v>3323</v>
       </c>
       <c r="H181" s="1">
         <v>36069</v>
       </c>
       <c r="I181" s="1">
         <v>36799</v>
       </c>
       <c r="J181" t="s">
-        <v>3317</v>
+        <v>3324</v>
       </c>
       <c r="M181" t="s">
         <v>52</v>
       </c>
       <c r="N181" t="s">
         <v>53</v>
       </c>
       <c r="O181" t="s">
         <v>52</v>
       </c>
       <c r="P181" t="s">
         <v>54</v>
       </c>
       <c r="W181" t="s">
-        <v>3318</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B182" t="s">
         <v>125</v>
       </c>
       <c r="C182" t="s">
-        <v>3322</v>
+        <v>3329</v>
       </c>
       <c r="D182" t="s">
-        <v>3323</v>
+        <v>3330</v>
       </c>
       <c r="E182">
         <v>453897</v>
       </c>
       <c r="F182" t="s">
-        <v>3324</v>
+        <v>3331</v>
       </c>
       <c r="G182" t="s">
-        <v>3325</v>
+        <v>3332</v>
       </c>
       <c r="H182" s="1">
         <v>38047</v>
       </c>
       <c r="I182" s="1">
         <v>39141</v>
       </c>
       <c r="J182" t="s">
-        <v>3326</v>
+        <v>3333</v>
       </c>
       <c r="M182" t="s">
         <v>52</v>
       </c>
       <c r="N182" t="s">
         <v>53</v>
       </c>
       <c r="O182" t="s">
         <v>52</v>
       </c>
       <c r="P182" t="s">
         <v>54</v>
       </c>
       <c r="W182" t="s">
-        <v>3327</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B183" t="s">
         <v>46</v>
       </c>
       <c r="C183" t="s">
-        <v>3332</v>
+        <v>3339</v>
       </c>
       <c r="D183" t="s">
-        <v>3333</v>
+        <v>3340</v>
       </c>
       <c r="F183" t="s">
-        <v>3334</v>
+        <v>3341</v>
       </c>
       <c r="G183" t="s">
-        <v>3335</v>
+        <v>3342</v>
       </c>
       <c r="H183" s="1">
         <v>32143</v>
       </c>
       <c r="J183" t="s">
-        <v>3336</v>
+        <v>3343</v>
       </c>
       <c r="M183" t="s">
         <v>52</v>
       </c>
       <c r="N183" t="s">
         <v>53</v>
       </c>
       <c r="O183" t="s">
         <v>52</v>
       </c>
       <c r="P183" t="s">
         <v>54</v>
       </c>
       <c r="Q183" s="2" t="s">
-        <v>3337</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B184" t="s">
         <v>313</v>
       </c>
       <c r="C184" t="s">
-        <v>3345</v>
+        <v>3352</v>
       </c>
       <c r="D184" t="s">
-        <v>3346</v>
+        <v>3353</v>
       </c>
       <c r="E184">
         <v>3547126</v>
       </c>
       <c r="F184" t="s">
-        <v>3347</v>
+        <v>3354</v>
       </c>
       <c r="G184" t="s">
         <v>317</v>
       </c>
       <c r="H184" s="1">
         <v>43709</v>
       </c>
       <c r="I184" s="1">
         <v>46630</v>
       </c>
       <c r="J184" t="s">
-        <v>3348</v>
+        <v>3355</v>
       </c>
       <c r="K184" t="s">
-        <v>3349</v>
+        <v>3356</v>
       </c>
       <c r="L184" t="s">
-        <v>3350</v>
+        <v>3357</v>
       </c>
       <c r="M184" t="s">
         <v>52</v>
       </c>
       <c r="N184" t="s">
         <v>53</v>
       </c>
       <c r="O184" t="s">
         <v>52</v>
       </c>
       <c r="P184" t="s">
         <v>54</v>
       </c>
       <c r="Q184" s="2" t="s">
         <v>489</v>
       </c>
       <c r="W184" t="s">
-        <v>3351</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B185" t="s">
         <v>125</v>
       </c>
       <c r="C185" t="s">
-        <v>3356</v>
+        <v>3363</v>
       </c>
       <c r="D185" t="s">
-        <v>3357</v>
+        <v>3364</v>
       </c>
       <c r="E185">
         <v>572574</v>
       </c>
       <c r="F185" t="s">
-        <v>3358</v>
+        <v>3365</v>
       </c>
       <c r="G185" t="s">
-        <v>3359</v>
+        <v>3366</v>
       </c>
       <c r="H185" s="1">
         <v>38596</v>
       </c>
       <c r="I185" s="1">
         <v>39507</v>
       </c>
       <c r="J185" t="s">
-        <v>3360</v>
+        <v>3367</v>
       </c>
       <c r="M185" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N185" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O185" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P185" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W185" t="s">
-        <v>3361</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B186" t="s">
         <v>125</v>
       </c>
       <c r="C186" t="s">
-        <v>3184</v>
+        <v>3191</v>
       </c>
       <c r="D186" t="s">
-        <v>3185</v>
+        <v>3192</v>
       </c>
       <c r="E186">
         <v>198915</v>
       </c>
       <c r="F186" t="s">
-        <v>3374</v>
+        <v>3381</v>
       </c>
       <c r="G186" t="s">
-        <v>3375</v>
+        <v>3382</v>
       </c>
       <c r="H186" s="1">
         <v>39326</v>
       </c>
       <c r="I186" s="1">
         <v>39691</v>
       </c>
       <c r="M186" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N186" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O186" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P186" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W186" t="s">
-        <v>3187</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B187" t="s">
         <v>125</v>
       </c>
       <c r="C187" t="s">
-        <v>3377</v>
+        <v>3384</v>
       </c>
       <c r="D187" t="s">
-        <v>3378</v>
+        <v>3385</v>
       </c>
       <c r="E187">
         <v>580000</v>
       </c>
       <c r="F187" t="s">
-        <v>3379</v>
+        <v>3386</v>
       </c>
       <c r="G187" t="s">
-        <v>3380</v>
+        <v>3387</v>
       </c>
       <c r="H187" s="1">
         <v>37316</v>
       </c>
       <c r="I187" s="1">
         <v>38533</v>
       </c>
       <c r="J187" t="s">
-        <v>3381</v>
+        <v>3388</v>
       </c>
       <c r="M187" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N187" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O187" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P187" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W187" t="s">
-        <v>3382</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B188" t="s">
         <v>125</v>
       </c>
       <c r="C188" t="s">
-        <v>3389</v>
+        <v>3396</v>
       </c>
       <c r="D188" t="s">
-        <v>3390</v>
+        <v>3397</v>
       </c>
       <c r="E188">
         <v>425000</v>
       </c>
       <c r="F188" t="s">
-        <v>3391</v>
+        <v>3398</v>
       </c>
       <c r="G188" t="s">
-        <v>3392</v>
+        <v>3399</v>
       </c>
       <c r="H188" s="1">
         <v>36586</v>
       </c>
       <c r="I188" s="1">
         <v>37680</v>
       </c>
       <c r="J188" t="s">
-        <v>3360</v>
+        <v>3367</v>
       </c>
       <c r="M188" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N188" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O188" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P188" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W188" t="s">
-        <v>3393</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B189" t="s">
         <v>125</v>
       </c>
       <c r="C189" t="s">
-        <v>3397</v>
+        <v>3404</v>
       </c>
       <c r="D189" t="s">
-        <v>3398</v>
+        <v>3405</v>
       </c>
       <c r="E189">
         <v>199388</v>
       </c>
       <c r="F189" t="s">
-        <v>3399</v>
+        <v>3406</v>
       </c>
       <c r="G189" t="s">
-        <v>3375</v>
+        <v>3382</v>
       </c>
       <c r="H189" s="1">
         <v>38047</v>
       </c>
       <c r="I189" s="1">
         <v>39141</v>
       </c>
       <c r="J189" t="s">
-        <v>3360</v>
+        <v>3367</v>
       </c>
       <c r="M189" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N189" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O189" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P189" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W189" t="s">
-        <v>3187</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B190" t="s">
         <v>125</v>
       </c>
       <c r="C190" t="s">
-        <v>3409</v>
+        <v>3416</v>
       </c>
       <c r="D190" t="s">
-        <v>3410</v>
+        <v>3417</v>
       </c>
       <c r="E190">
         <v>305953</v>
       </c>
       <c r="F190" t="s">
-        <v>3411</v>
+        <v>3418</v>
       </c>
       <c r="G190" t="s">
-        <v>3412</v>
+        <v>3419</v>
       </c>
       <c r="H190" s="1">
         <v>35339</v>
       </c>
       <c r="I190" s="1">
         <v>36068</v>
       </c>
       <c r="J190" t="s">
-        <v>3413</v>
+        <v>3420</v>
       </c>
       <c r="M190" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N190" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O190" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P190" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="W190" t="s">
-        <v>3414</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B191" t="s">
         <v>125</v>
       </c>
       <c r="C191" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="D191" t="s">
-        <v>3420</v>
+        <v>3427</v>
       </c>
       <c r="E191">
         <v>900000</v>
       </c>
       <c r="F191" t="s">
-        <v>3421</v>
+        <v>3428</v>
       </c>
       <c r="G191" t="s">
-        <v>3422</v>
+        <v>3429</v>
       </c>
       <c r="H191" s="1">
         <v>41518</v>
       </c>
       <c r="I191" s="1">
         <v>42613</v>
       </c>
       <c r="J191" t="s">
-        <v>3360</v>
+        <v>3367</v>
       </c>
       <c r="M191" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N191" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O191" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P191" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q191" s="2" t="s">
-        <v>3423</v>
+        <v>3430</v>
       </c>
       <c r="R191" s="2" t="s">
-        <v>3424</v>
+        <v>3431</v>
       </c>
       <c r="W191" t="s">
-        <v>3425</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B192" t="s">
         <v>125</v>
       </c>
       <c r="C192" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="D192" t="s">
-        <v>3440</v>
+        <v>3447</v>
       </c>
       <c r="E192">
         <v>1199982</v>
       </c>
       <c r="F192" t="s">
-        <v>3441</v>
+        <v>3448</v>
       </c>
       <c r="G192" t="s">
-        <v>3442</v>
+        <v>3449</v>
       </c>
       <c r="H192" s="1">
         <v>42614</v>
       </c>
       <c r="I192" s="1">
         <v>44074</v>
       </c>
       <c r="J192" t="s">
-        <v>3360</v>
+        <v>3367</v>
       </c>
       <c r="M192" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N192" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O192" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P192" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q192" s="2" t="s">
-        <v>3423</v>
+        <v>3430</v>
       </c>
       <c r="R192" s="2" t="s">
-        <v>2455</v>
+        <v>2461</v>
       </c>
       <c r="W192" t="s">
-        <v>3443</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B193" t="s">
         <v>46</v>
       </c>
       <c r="C193" t="s">
-        <v>3470</v>
+        <v>3477</v>
       </c>
       <c r="D193" t="s">
-        <v>3471</v>
+        <v>3478</v>
       </c>
       <c r="F193" t="s">
-        <v>3472</v>
+        <v>3479</v>
       </c>
       <c r="G193" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H193" s="1">
         <v>31778</v>
       </c>
       <c r="J193" t="s">
-        <v>3473</v>
+        <v>3480</v>
       </c>
       <c r="M193" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="N193" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="O193" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P193" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="Q193" s="2" t="s">
-        <v>3474</v>
+        <v>3481</v>
       </c>
       <c r="R193" s="2" t="s">
-        <v>3475</v>
+        <v>3482</v>
       </c>
       <c r="S193" s="2" t="s">
-        <v>3476</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>3489</v>
+        <v>3496</v>
       </c>
       <c r="B194" t="s">
         <v>46</v>
       </c>
       <c r="C194" t="s">
-        <v>3490</v>
+        <v>3497</v>
       </c>
       <c r="D194" t="s">
-        <v>3491</v>
+        <v>3498</v>
       </c>
       <c r="F194" t="s">
-        <v>3492</v>
+        <v>3499</v>
       </c>
       <c r="G194" t="s">
-        <v>3493</v>
+        <v>3500</v>
       </c>
       <c r="H194" s="1">
         <v>35339</v>
       </c>
       <c r="J194" t="s">
-        <v>3494</v>
+        <v>3501</v>
       </c>
       <c r="M194" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="N194" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="O194" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="P194" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="Q194" s="2" t="s">
-        <v>3495</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>3503</v>
+        <v>3510</v>
       </c>
       <c r="B195" t="s">
         <v>46</v>
       </c>
       <c r="C195" t="s">
-        <v>3504</v>
+        <v>3511</v>
       </c>
       <c r="D195" t="s">
-        <v>3505</v>
+        <v>3512</v>
       </c>
       <c r="F195" t="s">
-        <v>3506</v>
+        <v>3513</v>
       </c>
       <c r="G195" t="s">
-        <v>3507</v>
+        <v>3514</v>
       </c>
       <c r="H195" s="1">
         <v>34516</v>
       </c>
       <c r="J195" t="s">
-        <v>3508</v>
+        <v>3515</v>
       </c>
       <c r="M195" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="N195" t="s">
         <v>321</v>
       </c>
       <c r="O195" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="P195" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="Q195" s="2" t="s">
-        <v>3509</v>
+        <v>3516</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="Q2" r:id="rId1" location="/linkpage/117b4019-a220-ec11-aae9-0a420c80a604"/>
     <hyperlink ref="Q4" r:id="rId2"/>
     <hyperlink ref="S4" r:id="rId3"/>
     <hyperlink ref="Q10" r:id="rId4"/>
     <hyperlink ref="Q13" r:id="rId5" location="emsc"/>
     <hyperlink ref="Q23" r:id="rId6"/>
     <hyperlink ref="Q25" r:id="rId7"/>
     <hyperlink ref="Q26" r:id="rId8"/>
     <hyperlink ref="R26" r:id="rId9"/>
     <hyperlink ref="S26" r:id="rId10"/>
     <hyperlink ref="T26" r:id="rId11"/>
     <hyperlink ref="Q32" r:id="rId12"/>
     <hyperlink ref="R32" r:id="rId13"/>
     <hyperlink ref="S32" r:id="rId14"/>
     <hyperlink ref="V32" r:id="rId15"/>
     <hyperlink ref="Q33" r:id="rId16"/>
     <hyperlink ref="Q40" r:id="rId17"/>
     <hyperlink ref="R40" r:id="rId18"/>
     <hyperlink ref="S40" r:id="rId19"/>
     <hyperlink ref="Q41" r:id="rId20"/>
     <hyperlink ref="Q42" r:id="rId21"/>
@@ -21018,51 +21039,51 @@
     <hyperlink ref="S174" r:id="rId102"/>
     <hyperlink ref="Q175" r:id="rId103"/>
     <hyperlink ref="Q176" r:id="rId104"/>
     <hyperlink ref="R176" r:id="rId105"/>
     <hyperlink ref="S176" r:id="rId106"/>
     <hyperlink ref="V176" r:id="rId107"/>
     <hyperlink ref="Q177" r:id="rId108"/>
     <hyperlink ref="Q183" r:id="rId109"/>
     <hyperlink ref="Q184" r:id="rId110"/>
     <hyperlink ref="Q191" r:id="rId111"/>
     <hyperlink ref="R191" r:id="rId112"/>
     <hyperlink ref="Q192" r:id="rId113"/>
     <hyperlink ref="R192" r:id="rId114"/>
     <hyperlink ref="Q193" r:id="rId115"/>
     <hyperlink ref="R193" r:id="rId116"/>
     <hyperlink ref="S193" r:id="rId117"/>
     <hyperlink ref="Q194" r:id="rId118"/>
     <hyperlink ref="Q195" r:id="rId119"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H383"/>
+  <dimension ref="A1:H385"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>27</v>
       </c>
       <c r="G1" t="s">
@@ -21809,7388 +21830,7431 @@
       </c>
       <c r="C36" t="s">
         <v>536</v>
       </c>
       <c r="D36" t="s">
         <v>537</v>
       </c>
       <c r="F36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>361</v>
       </c>
       <c r="B37" t="s">
         <v>535</v>
       </c>
       <c r="C37" t="s">
         <v>538</v>
       </c>
       <c r="D37" t="s">
         <v>539</v>
       </c>
       <c r="F37" t="s">
+        <v>120</v>
+      </c>
+      <c r="G37" t="s">
         <v>540</v>
       </c>
-      <c r="G37" t="s">
+      <c r="H37" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>361</v>
+      </c>
+      <c r="B38" t="s">
+        <v>535</v>
+      </c>
+      <c r="C38" t="s">
+        <v>542</v>
+      </c>
+      <c r="D38" t="s">
         <v>543</v>
       </c>
-      <c r="B38" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>558</v>
+        <v>115</v>
       </c>
       <c r="G38" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="H38" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B39" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C39" t="s">
+        <v>559</v>
+      </c>
+      <c r="D39" t="s">
+        <v>560</v>
+      </c>
+      <c r="E39" t="s">
+        <v>370</v>
+      </c>
+      <c r="F39" t="s">
         <v>561</v>
       </c>
-      <c r="D39" t="s">
+      <c r="G39" t="s">
         <v>562</v>
       </c>
-      <c r="E39" t="s">
+      <c r="H39" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B40" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C40" t="s">
+        <v>564</v>
+      </c>
+      <c r="D40" t="s">
+        <v>565</v>
+      </c>
+      <c r="E40" t="s">
         <v>566</v>
       </c>
-      <c r="D40" t="s">
+      <c r="F40" t="s">
+        <v>120</v>
+      </c>
+      <c r="G40" t="s">
         <v>567</v>
       </c>
-      <c r="F40" t="s">
-        <v>65</v>
+      <c r="H40" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>568</v>
+        <v>546</v>
       </c>
       <c r="B41" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="C41" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="D41" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>570</v>
       </c>
       <c r="F41" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B42" t="s">
-        <v>625</v>
+        <v>581</v>
       </c>
       <c r="C42" t="s">
-        <v>626</v>
+        <v>582</v>
       </c>
       <c r="D42" t="s">
-        <v>627</v>
+        <v>583</v>
       </c>
       <c r="E42" t="s">
-        <v>508</v>
+        <v>109</v>
       </c>
       <c r="F42" t="s">
         <v>76</v>
       </c>
+      <c r="H42" t="s">
+        <v>584</v>
+      </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B43" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="C43" t="s">
-        <v>188</v>
+        <v>629</v>
       </c>
       <c r="D43" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="E43" t="s">
-        <v>109</v>
+        <v>508</v>
       </c>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B44" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="C44" t="s">
-        <v>646</v>
+        <v>188</v>
       </c>
       <c r="D44" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="E44" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F44" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B45" t="s">
-        <v>672</v>
+        <v>648</v>
       </c>
       <c r="C45" t="s">
-        <v>673</v>
+        <v>649</v>
       </c>
       <c r="D45" t="s">
-        <v>674</v>
+        <v>650</v>
       </c>
       <c r="E45" t="s">
-        <v>675</v>
+        <v>370</v>
       </c>
       <c r="F45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B46" t="s">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="C46" t="s">
-        <v>626</v>
+        <v>676</v>
       </c>
       <c r="D46" t="s">
-        <v>691</v>
+        <v>677</v>
+      </c>
+      <c r="E46" t="s">
+        <v>678</v>
       </c>
       <c r="F46" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>76</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B47" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C47" t="s">
-        <v>579</v>
+        <v>629</v>
       </c>
       <c r="D47" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>694</v>
       </c>
       <c r="F47" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>581</v>
+        <v>695</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B48" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C48" t="s">
-        <v>693</v>
+        <v>582</v>
       </c>
       <c r="D48" t="s">
-        <v>694</v>
+        <v>583</v>
       </c>
       <c r="E48" t="s">
         <v>109</v>
       </c>
       <c r="F48" t="s">
         <v>110</v>
       </c>
       <c r="H48" t="s">
-        <v>695</v>
+        <v>584</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B49" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C49" t="s">
         <v>696</v>
       </c>
       <c r="D49" t="s">
         <v>697</v>
       </c>
+      <c r="E49" t="s">
+        <v>109</v>
+      </c>
       <c r="F49" t="s">
-        <v>65</v>
+        <v>110</v>
+      </c>
+      <c r="H49" t="s">
+        <v>698</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B50" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C50" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D50" t="s">
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="E50" t="s">
         <v>700</v>
       </c>
       <c r="F50" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B51" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C51" t="s">
+        <v>701</v>
+      </c>
+      <c r="D51" t="s">
+        <v>702</v>
+      </c>
+      <c r="E51" t="s">
         <v>703</v>
       </c>
-      <c r="D51" t="s">
+      <c r="F51" t="s">
+        <v>120</v>
+      </c>
+      <c r="G51" t="s">
         <v>704</v>
       </c>
-      <c r="F51" t="s">
-        <v>65</v>
+      <c r="H51" t="s">
+        <v>705</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B52" t="s">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="C52" t="s">
-        <v>579</v>
+        <v>706</v>
       </c>
       <c r="D52" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>707</v>
       </c>
       <c r="F52" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>739</v>
+        <v>571</v>
       </c>
       <c r="B53" t="s">
-        <v>748</v>
+        <v>713</v>
       </c>
       <c r="C53" t="s">
-        <v>749</v>
+        <v>582</v>
       </c>
       <c r="D53" t="s">
-        <v>750</v>
+        <v>583</v>
       </c>
       <c r="E53" t="s">
-        <v>474</v>
+        <v>109</v>
       </c>
       <c r="F53" t="s">
         <v>76</v>
       </c>
+      <c r="H53" t="s">
+        <v>584</v>
+      </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B54" t="s">
-        <v>781</v>
+        <v>751</v>
       </c>
       <c r="C54" t="s">
-        <v>782</v>
+        <v>752</v>
       </c>
       <c r="D54" t="s">
-        <v>783</v>
+        <v>753</v>
       </c>
       <c r="E54" t="s">
-        <v>109</v>
+        <v>474</v>
       </c>
       <c r="F54" t="s">
         <v>76</v>
       </c>
-      <c r="G54" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B55" t="s">
-        <v>808</v>
+        <v>784</v>
       </c>
       <c r="C55" t="s">
-        <v>809</v>
+        <v>785</v>
       </c>
       <c r="D55" t="s">
-        <v>810</v>
+        <v>786</v>
       </c>
       <c r="E55" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F55" t="s">
         <v>76</v>
       </c>
+      <c r="G55" t="s">
+        <v>787</v>
+      </c>
+      <c r="H55" t="s">
+        <v>788</v>
+      </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B56" t="s">
-        <v>827</v>
+        <v>811</v>
       </c>
       <c r="C56" t="s">
-        <v>828</v>
+        <v>812</v>
       </c>
       <c r="D56" t="s">
-        <v>829</v>
+        <v>813</v>
       </c>
       <c r="E56" t="s">
         <v>370</v>
       </c>
       <c r="F56" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B57" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="C57" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="D57" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="E57" t="s">
         <v>370</v>
       </c>
       <c r="F57" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B58" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="C58" t="s">
-        <v>368</v>
+        <v>839</v>
       </c>
       <c r="D58" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="E58" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F58" t="s">
         <v>76</v>
       </c>
-      <c r="G58" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B59" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C59" t="s">
-        <v>782</v>
+        <v>368</v>
       </c>
       <c r="D59" t="s">
-        <v>783</v>
+        <v>850</v>
       </c>
       <c r="E59" t="s">
         <v>109</v>
       </c>
       <c r="F59" t="s">
-        <v>498</v>
+        <v>76</v>
       </c>
       <c r="G59" t="s">
-        <v>784</v>
+        <v>851</v>
       </c>
       <c r="H59" t="s">
-        <v>785</v>
+        <v>852</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B60" t="s">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="C60" t="s">
-        <v>859</v>
+        <v>785</v>
       </c>
       <c r="D60" t="s">
-        <v>860</v>
+        <v>786</v>
       </c>
       <c r="E60" t="s">
-        <v>861</v>
+        <v>109</v>
       </c>
       <c r="F60" t="s">
-        <v>120</v>
+        <v>498</v>
+      </c>
+      <c r="G60" t="s">
+        <v>787</v>
       </c>
       <c r="H60" t="s">
-        <v>862</v>
+        <v>788</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B61" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="C61" t="s">
+        <v>862</v>
+      </c>
+      <c r="D61" t="s">
         <v>863</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" t="s">
         <v>864</v>
       </c>
       <c r="F61" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="H61" t="s">
+        <v>865</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B62" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="C62" t="s">
-        <v>782</v>
+        <v>866</v>
       </c>
       <c r="D62" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F62" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B63" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="C63" t="s">
-        <v>866</v>
+        <v>785</v>
       </c>
       <c r="D63" t="s">
-        <v>867</v>
-[...1 lines deleted...]
-      <c r="E63" t="s">
         <v>868</v>
       </c>
       <c r="F63" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B64" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="C64" t="s">
         <v>869</v>
       </c>
       <c r="D64" t="s">
         <v>870</v>
       </c>
+      <c r="E64" t="s">
+        <v>871</v>
+      </c>
       <c r="F64" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B65" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="C65" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D65" t="s">
-        <v>872</v>
-[...1 lines deleted...]
-      <c r="E65" t="s">
         <v>873</v>
       </c>
       <c r="F65" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>742</v>
+      </c>
+      <c r="B66" t="s">
+        <v>861</v>
+      </c>
+      <c r="C66" t="s">
+        <v>874</v>
+      </c>
+      <c r="D66" t="s">
         <v>875</v>
       </c>
-      <c r="B66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>884</v>
+        <v>876</v>
       </c>
       <c r="F66" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>561</v>
       </c>
       <c r="H66" t="s">
-        <v>886</v>
+        <v>877</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="B67" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="C67" t="s">
+        <v>885</v>
+      </c>
+      <c r="D67" t="s">
+        <v>886</v>
+      </c>
+      <c r="E67" t="s">
         <v>887</v>
       </c>
-      <c r="D67" t="s">
+      <c r="F67" t="s">
+        <v>115</v>
+      </c>
+      <c r="G67" t="s">
         <v>888</v>
       </c>
-      <c r="F67" t="s">
-        <v>65</v>
+      <c r="H67" t="s">
+        <v>889</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="B68" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="C68" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D68" t="s">
-        <v>890</v>
-[...1 lines deleted...]
-      <c r="E68" t="s">
         <v>891</v>
       </c>
       <c r="F68" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>893</v>
+        <v>65</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>878</v>
+      </c>
+      <c r="B69" t="s">
+        <v>884</v>
+      </c>
+      <c r="C69" t="s">
+        <v>892</v>
+      </c>
+      <c r="D69" t="s">
+        <v>893</v>
+      </c>
+      <c r="E69" t="s">
         <v>894</v>
       </c>
-      <c r="B69" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F69" t="s">
-        <v>558</v>
+        <v>120</v>
       </c>
       <c r="G69" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
       <c r="H69" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B70" t="s">
-        <v>935</v>
+        <v>904</v>
       </c>
       <c r="C70" t="s">
-        <v>936</v>
+        <v>905</v>
       </c>
       <c r="D70" t="s">
-        <v>937</v>
+        <v>906</v>
+      </c>
+      <c r="E70" t="s">
+        <v>907</v>
       </c>
       <c r="F70" t="s">
-        <v>65</v>
+        <v>561</v>
+      </c>
+      <c r="G70" t="s">
+        <v>908</v>
+      </c>
+      <c r="H70" t="s">
+        <v>909</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B71" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C71" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="D71" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F71" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B72" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C72" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D72" t="s">
-        <v>941</v>
-[...1 lines deleted...]
-      <c r="E72" t="s">
         <v>942</v>
       </c>
       <c r="F72" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>944</v>
+        <v>65</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B73" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C73" t="s">
-        <v>902</v>
+        <v>943</v>
       </c>
       <c r="D73" t="s">
-        <v>903</v>
+        <v>944</v>
       </c>
       <c r="E73" t="s">
-        <v>904</v>
+        <v>945</v>
       </c>
       <c r="F73" t="s">
-        <v>558</v>
+        <v>120</v>
       </c>
       <c r="G73" t="s">
-        <v>905</v>
+        <v>946</v>
       </c>
       <c r="H73" t="s">
-        <v>906</v>
+        <v>947</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B74" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C74" t="s">
-        <v>945</v>
+        <v>905</v>
       </c>
       <c r="D74" t="s">
-        <v>440</v>
+        <v>906</v>
       </c>
       <c r="E74" t="s">
-        <v>946</v>
+        <v>907</v>
       </c>
       <c r="F74" t="s">
-        <v>65</v>
+        <v>561</v>
+      </c>
+      <c r="G74" t="s">
+        <v>908</v>
+      </c>
+      <c r="H74" t="s">
+        <v>909</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>947</v>
+        <v>897</v>
       </c>
       <c r="B75" t="s">
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="C75" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="D75" t="s">
-        <v>954</v>
+        <v>440</v>
       </c>
       <c r="E75" t="s">
-        <v>955</v>
+        <v>949</v>
       </c>
       <c r="F75" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>957</v>
+        <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="B76" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C76" t="s">
+        <v>956</v>
+      </c>
+      <c r="D76" t="s">
+        <v>957</v>
+      </c>
+      <c r="E76" t="s">
         <v>958</v>
       </c>
-      <c r="D76" t="s">
+      <c r="F76" t="s">
+        <v>120</v>
+      </c>
+      <c r="G76" t="s">
         <v>959</v>
       </c>
-      <c r="F76" t="s">
-        <v>65</v>
+      <c r="H76" t="s">
+        <v>960</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="B77" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C77" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D77" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>962</v>
       </c>
       <c r="F77" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>962</v>
+        <v>65</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>950</v>
+      </c>
+      <c r="B78" t="s">
+        <v>955</v>
+      </c>
+      <c r="C78" t="s">
         <v>963</v>
       </c>
-      <c r="B78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D78" t="s">
-        <v>972</v>
+        <v>964</v>
+      </c>
+      <c r="E78" t="s">
+        <v>109</v>
       </c>
       <c r="F78" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="G78" t="s">
+        <v>959</v>
+      </c>
+      <c r="H78" t="s">
+        <v>965</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="B79" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="C79" t="s">
-        <v>693</v>
+        <v>974</v>
       </c>
       <c r="D79" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="F79" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>976</v>
+        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="B80" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="C80" t="s">
+        <v>696</v>
+      </c>
+      <c r="D80" t="s">
+        <v>976</v>
+      </c>
+      <c r="E80" t="s">
         <v>977</v>
       </c>
-      <c r="D80" t="s">
+      <c r="F80" t="s">
+        <v>115</v>
+      </c>
+      <c r="G80" t="s">
         <v>978</v>
       </c>
-      <c r="E80" t="s">
-[...5 lines deleted...]
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="B81" t="s">
-        <v>988</v>
+        <v>973</v>
       </c>
       <c r="C81" t="s">
-        <v>989</v>
+        <v>980</v>
       </c>
       <c r="D81" t="s">
-        <v>990</v>
+        <v>981</v>
       </c>
       <c r="E81" t="s">
-        <v>109</v>
+        <v>566</v>
       </c>
       <c r="F81" t="s">
-        <v>76</v>
+        <v>120</v>
+      </c>
+      <c r="G81" t="s">
+        <v>982</v>
+      </c>
+      <c r="H81" t="s">
+        <v>983</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>966</v>
+      </c>
+      <c r="B82" t="s">
         <v>991</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="D82" t="s">
-        <v>999</v>
+        <v>993</v>
+      </c>
+      <c r="E82" t="s">
+        <v>109</v>
       </c>
       <c r="F82" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>1001</v>
+        <v>76</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="B83" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="C83" t="s">
-        <v>123</v>
+        <v>1001</v>
       </c>
       <c r="D83" t="s">
-        <v>123</v>
+        <v>1002</v>
       </c>
       <c r="F83" t="s">
-        <v>65</v>
+        <v>60</v>
+      </c>
+      <c r="G83" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H83" t="s">
+        <v>1004</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>1002</v>
+        <v>994</v>
       </c>
       <c r="B84" t="s">
-        <v>1008</v>
+        <v>1000</v>
       </c>
       <c r="C84" t="s">
-        <v>1009</v>
+        <v>123</v>
       </c>
       <c r="D84" t="s">
-        <v>1010</v>
+        <v>123</v>
       </c>
       <c r="F84" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>1012</v>
+        <v>65</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B85" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="C85" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D85" t="s">
         <v>1013</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" t="s">
+        <v>120</v>
+      </c>
+      <c r="G85" t="s">
         <v>1014</v>
       </c>
-      <c r="F85" t="s">
-        <v>65</v>
+      <c r="H85" t="s">
+        <v>1015</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B86" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="C86" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="D86" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="F86" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="H86" t="s">
+        <v>1018</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>1017</v>
+        <v>1005</v>
       </c>
       <c r="B87" t="s">
-        <v>1026</v>
+        <v>1011</v>
       </c>
       <c r="C87" t="s">
-        <v>1027</v>
+        <v>1019</v>
       </c>
       <c r="D87" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>1020</v>
       </c>
       <c r="F87" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>1017</v>
+        <v>1005</v>
       </c>
       <c r="B88" t="s">
-        <v>1035</v>
+        <v>1011</v>
       </c>
       <c r="C88" t="s">
-        <v>1036</v>
+        <v>1021</v>
       </c>
       <c r="D88" t="s">
-        <v>1037</v>
+        <v>1022</v>
       </c>
       <c r="F88" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="B89" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="C89" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="D89" t="s">
-        <v>1039</v>
+        <v>1034</v>
+      </c>
+      <c r="E89" t="s">
+        <v>109</v>
       </c>
       <c r="F89" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1041</v>
+        <v>76</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="B90" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="C90" t="s">
-        <v>703</v>
+        <v>1042</v>
       </c>
       <c r="D90" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="F90" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="B91" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="C91" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D91" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F91" t="s">
-        <v>115</v>
+        <v>120</v>
+      </c>
+      <c r="G91" t="s">
+        <v>1046</v>
       </c>
       <c r="H91" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>1046</v>
+        <v>1023</v>
       </c>
       <c r="B92" t="s">
-        <v>1053</v>
+        <v>1041</v>
       </c>
       <c r="C92" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D92" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F92" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>1046</v>
+        <v>1023</v>
       </c>
       <c r="B93" t="s">
-        <v>1061</v>
+        <v>1041</v>
       </c>
       <c r="C93" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="D93" t="s">
-        <v>1063</v>
+        <v>1050</v>
       </c>
       <c r="F93" t="s">
         <v>115</v>
       </c>
-      <c r="G93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H93" t="s">
-        <v>1065</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="B94" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="C94" t="s">
-        <v>1066</v>
+        <v>706</v>
       </c>
       <c r="D94" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="F94" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="B95" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="C95" t="s">
         <v>1068</v>
       </c>
       <c r="D95" t="s">
         <v>1069</v>
       </c>
       <c r="F95" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="G95" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H95" t="s">
+        <v>1071</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="B96" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="C96" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D96" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="F96" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1073</v>
+        <v>65</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C97" t="s">
         <v>1074</v>
       </c>
-      <c r="B97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D97" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>1087</v>
+        <v>1075</v>
       </c>
       <c r="F97" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>1088</v>
+        <v>65</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>1074</v>
+        <v>1052</v>
       </c>
       <c r="B98" t="s">
-        <v>1084</v>
+        <v>1067</v>
       </c>
       <c r="C98" t="s">
-        <v>1089</v>
+        <v>1076</v>
       </c>
       <c r="D98" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>1077</v>
       </c>
       <c r="F98" t="s">
-        <v>1092</v>
+        <v>120</v>
       </c>
       <c r="G98" t="s">
-        <v>1093</v>
+        <v>1078</v>
       </c>
       <c r="H98" t="s">
-        <v>1094</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B99" t="s">
-        <v>1109</v>
+        <v>1090</v>
       </c>
       <c r="C99" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="D99" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="E99" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
       <c r="F99" t="s">
         <v>76</v>
       </c>
       <c r="H99" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B100" t="s">
-        <v>1131</v>
+        <v>1090</v>
       </c>
       <c r="C100" t="s">
-        <v>1132</v>
+        <v>1095</v>
       </c>
       <c r="D100" t="s">
-        <v>1133</v>
+        <v>1096</v>
       </c>
       <c r="E100" t="s">
-        <v>109</v>
+        <v>1097</v>
       </c>
       <c r="F100" t="s">
-        <v>76</v>
+        <v>1098</v>
+      </c>
+      <c r="G100" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H100" t="s">
+        <v>1100</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B101" t="s">
-        <v>1131</v>
+        <v>1115</v>
       </c>
       <c r="C101" t="s">
-        <v>1134</v>
+        <v>1091</v>
       </c>
       <c r="D101" t="s">
-        <v>1135</v>
+        <v>1092</v>
+      </c>
+      <c r="E101" t="s">
+        <v>1093</v>
       </c>
       <c r="F101" t="s">
         <v>76</v>
       </c>
+      <c r="H101" t="s">
+        <v>1094</v>
+      </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B102" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="C102" t="s">
-        <v>448</v>
+        <v>1138</v>
       </c>
       <c r="D102" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="E102" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F102" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B103" t="s">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="C103" t="s">
-        <v>1149</v>
+        <v>1140</v>
       </c>
       <c r="D103" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>1141</v>
       </c>
       <c r="F103" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B104" t="s">
-        <v>1157</v>
+        <v>1146</v>
       </c>
       <c r="C104" t="s">
-        <v>1134</v>
+        <v>448</v>
       </c>
       <c r="D104" t="s">
-        <v>1158</v>
+        <v>1147</v>
       </c>
       <c r="E104" t="s">
         <v>370</v>
       </c>
       <c r="F104" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B105" t="s">
-        <v>1173</v>
+        <v>1154</v>
       </c>
       <c r="C105" t="s">
-        <v>1089</v>
+        <v>1155</v>
       </c>
       <c r="D105" t="s">
-        <v>1090</v>
+        <v>1156</v>
       </c>
       <c r="E105" t="s">
-        <v>1091</v>
+        <v>109</v>
       </c>
       <c r="F105" t="s">
         <v>76</v>
       </c>
-      <c r="G105" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B106" t="s">
-        <v>1186</v>
+        <v>1163</v>
       </c>
       <c r="C106" t="s">
-        <v>1085</v>
+        <v>1140</v>
       </c>
       <c r="D106" t="s">
-        <v>1187</v>
+        <v>1164</v>
       </c>
       <c r="E106" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F106" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B107" t="s">
-        <v>1200</v>
+        <v>1179</v>
       </c>
       <c r="C107" t="s">
-        <v>1085</v>
+        <v>1095</v>
       </c>
       <c r="D107" t="s">
-        <v>1086</v>
+        <v>1096</v>
       </c>
       <c r="E107" t="s">
-        <v>1087</v>
+        <v>1097</v>
       </c>
       <c r="F107" t="s">
         <v>76</v>
       </c>
+      <c r="G107" t="s">
+        <v>1099</v>
+      </c>
       <c r="H107" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B108" t="s">
-        <v>1207</v>
+        <v>1192</v>
       </c>
       <c r="C108" t="s">
-        <v>1208</v>
+        <v>1091</v>
       </c>
       <c r="D108" t="s">
-        <v>1209</v>
+        <v>1193</v>
       </c>
       <c r="E108" t="s">
-        <v>190</v>
+        <v>109</v>
       </c>
       <c r="F108" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B109" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="C109" t="s">
-        <v>1210</v>
+        <v>1091</v>
       </c>
       <c r="D109" t="s">
-        <v>1211</v>
+        <v>1092</v>
       </c>
       <c r="E109" t="s">
-        <v>1212</v>
+        <v>1093</v>
       </c>
       <c r="F109" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>1213</v>
+        <v>76</v>
       </c>
       <c r="H109" t="s">
-        <v>1214</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B110" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="C110" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D110" t="s">
         <v>1215</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="F110" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>1218</v>
+        <v>65</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F111" t="s">
+        <v>120</v>
+      </c>
+      <c r="G111" t="s">
         <v>1219</v>
       </c>
-      <c r="B111" t="s">
-[...12 lines deleted...]
-        <v>76</v>
+      <c r="H111" t="s">
+        <v>1220</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>1219</v>
+        <v>1080</v>
       </c>
       <c r="B112" t="s">
-        <v>1269</v>
+        <v>1213</v>
       </c>
       <c r="C112" t="s">
-        <v>1270</v>
+        <v>1221</v>
       </c>
       <c r="D112" t="s">
-        <v>1271</v>
+        <v>1222</v>
       </c>
       <c r="E112" t="s">
         <v>109</v>
       </c>
       <c r="F112" t="s">
-        <v>558</v>
+        <v>561</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1223</v>
       </c>
       <c r="H112" t="s">
-        <v>1272</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B113" t="s">
-        <v>1269</v>
+        <v>1232</v>
       </c>
       <c r="C113" t="s">
-        <v>1273</v>
+        <v>1233</v>
       </c>
       <c r="D113" t="s">
-        <v>1274</v>
+        <v>1234</v>
       </c>
       <c r="E113" t="s">
-        <v>1275</v>
+        <v>109</v>
       </c>
       <c r="F113" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1277</v>
+        <v>76</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B114" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="C114" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E114" t="s">
+        <v>109</v>
+      </c>
+      <c r="F114" t="s">
+        <v>561</v>
+      </c>
+      <c r="H114" t="s">
         <v>1278</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D115" t="s">
         <v>1280</v>
       </c>
-      <c r="B115" t="s">
-[...6 lines deleted...]
-        <v>1289</v>
+      <c r="E115" t="s">
+        <v>1281</v>
       </c>
       <c r="F115" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1283</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>1280</v>
+        <v>1225</v>
       </c>
       <c r="B116" t="s">
-        <v>1287</v>
+        <v>1275</v>
       </c>
       <c r="C116" t="s">
-        <v>1290</v>
+        <v>1284</v>
       </c>
       <c r="D116" t="s">
-        <v>1291</v>
+        <v>1285</v>
       </c>
       <c r="F116" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1293</v>
+        <v>65</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>1280</v>
+        <v>1286</v>
       </c>
       <c r="B117" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="C117" t="s">
-        <v>902</v>
+        <v>1294</v>
       </c>
       <c r="D117" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="F117" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>1280</v>
+        <v>1286</v>
       </c>
       <c r="B118" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="C118" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D118" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="F118" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G118" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="H118" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>1299</v>
+        <v>1286</v>
       </c>
       <c r="B119" t="s">
-        <v>1306</v>
+        <v>1293</v>
       </c>
       <c r="C119" t="s">
-        <v>1208</v>
+        <v>905</v>
       </c>
       <c r="D119" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="F119" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>1299</v>
+        <v>1286</v>
       </c>
       <c r="B120" t="s">
-        <v>1315</v>
+        <v>1293</v>
       </c>
       <c r="C120" t="s">
-        <v>135</v>
+        <v>1301</v>
       </c>
       <c r="D120" t="s">
-        <v>1316</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>1302</v>
       </c>
       <c r="F120" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
       <c r="G120" t="s">
-        <v>1317</v>
+        <v>1303</v>
       </c>
       <c r="H120" t="s">
-        <v>1318</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B121" t="s">
-        <v>1364</v>
+        <v>1312</v>
       </c>
       <c r="C121" t="s">
-        <v>135</v>
+        <v>1214</v>
       </c>
       <c r="D121" t="s">
-        <v>1316</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>1313</v>
       </c>
       <c r="F121" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>1318</v>
+        <v>76</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B122" t="s">
-        <v>1364</v>
+        <v>1321</v>
       </c>
       <c r="C122" t="s">
-        <v>782</v>
+        <v>135</v>
       </c>
       <c r="D122" t="s">
-        <v>1365</v>
+        <v>1322</v>
+      </c>
+      <c r="E122" t="s">
+        <v>109</v>
       </c>
       <c r="F122" t="s">
-        <v>65</v>
+        <v>76</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1324</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B123" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="C123" t="s">
-        <v>1366</v>
+        <v>135</v>
       </c>
       <c r="D123" t="s">
-        <v>1367</v>
+        <v>1322</v>
       </c>
       <c r="E123" t="s">
-        <v>1368</v>
+        <v>109</v>
       </c>
       <c r="F123" t="s">
-        <v>120</v>
+        <v>561</v>
       </c>
       <c r="G123" t="s">
-        <v>1369</v>
+        <v>1323</v>
       </c>
       <c r="H123" t="s">
-        <v>1370</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B124" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="C124" t="s">
-        <v>887</v>
+        <v>785</v>
       </c>
       <c r="D124" t="s">
         <v>1371</v>
       </c>
       <c r="F124" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C125" t="s">
         <v>1372</v>
       </c>
-      <c r="B125" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D125" t="s">
-        <v>1381</v>
+        <v>1373</v>
       </c>
       <c r="E125" t="s">
-        <v>563</v>
+        <v>1374</v>
       </c>
       <c r="F125" t="s">
         <v>120</v>
       </c>
       <c r="G125" t="s">
-        <v>1382</v>
+        <v>1375</v>
       </c>
       <c r="H125" t="s">
-        <v>1383</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>1372</v>
+        <v>1305</v>
       </c>
       <c r="B126" t="s">
-        <v>1379</v>
+        <v>1370</v>
       </c>
       <c r="C126" t="s">
-        <v>74</v>
+        <v>890</v>
       </c>
       <c r="D126" t="s">
-        <v>1384</v>
+        <v>1377</v>
       </c>
       <c r="F126" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="B127" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="C127" t="s">
-        <v>836</v>
+        <v>1386</v>
       </c>
       <c r="D127" t="s">
-        <v>1211</v>
+        <v>1387</v>
+      </c>
+      <c r="E127" t="s">
+        <v>566</v>
       </c>
       <c r="F127" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1389</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="B128" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="C128" t="s">
-        <v>1385</v>
+        <v>74</v>
       </c>
       <c r="D128" t="s">
-        <v>1210</v>
+        <v>1390</v>
       </c>
       <c r="F128" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="B129" t="s">
-        <v>1392</v>
+        <v>1385</v>
       </c>
       <c r="C129" t="s">
-        <v>1393</v>
+        <v>839</v>
       </c>
       <c r="D129" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>1217</v>
       </c>
       <c r="F129" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>1395</v>
+        <v>65</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>1400</v>
+        <v>1378</v>
       </c>
       <c r="B130" t="s">
-        <v>1407</v>
+        <v>1385</v>
       </c>
       <c r="C130" t="s">
-        <v>1408</v>
+        <v>1391</v>
       </c>
       <c r="D130" t="s">
-        <v>1409</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>1216</v>
       </c>
       <c r="F130" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D131" t="s">
         <v>1400</v>
       </c>
-      <c r="B131" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E131" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F131" t="s">
-        <v>76</v>
+        <v>1098</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1401</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B132" t="s">
-        <v>1490</v>
+        <v>1413</v>
       </c>
       <c r="C132" t="s">
-        <v>693</v>
+        <v>1414</v>
       </c>
       <c r="D132" t="s">
-        <v>1385</v>
+        <v>1415</v>
       </c>
       <c r="E132" t="s">
         <v>109</v>
       </c>
       <c r="F132" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B133" t="s">
-        <v>1522</v>
+        <v>1496</v>
       </c>
       <c r="C133" t="s">
-        <v>1523</v>
+        <v>1497</v>
       </c>
       <c r="D133" t="s">
-        <v>1524</v>
+        <v>1498</v>
       </c>
       <c r="E133" t="s">
         <v>109</v>
       </c>
       <c r="F133" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B134" t="s">
-        <v>1530</v>
+        <v>1496</v>
       </c>
       <c r="C134" t="s">
-        <v>1531</v>
+        <v>696</v>
       </c>
       <c r="D134" t="s">
-        <v>1532</v>
+        <v>1391</v>
+      </c>
+      <c r="E134" t="s">
+        <v>109</v>
       </c>
       <c r="F134" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B135" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D135" t="s">
         <v>1530</v>
       </c>
-      <c r="C135" t="s">
-[...3 lines deleted...]
-        <v>1534</v>
+      <c r="E135" t="s">
+        <v>109</v>
       </c>
       <c r="F135" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B136" t="s">
-        <v>1530</v>
+        <v>1536</v>
       </c>
       <c r="C136" t="s">
-        <v>646</v>
+        <v>1537</v>
       </c>
       <c r="D136" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="F136" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>1537</v>
+        <v>65</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B137" t="s">
-        <v>1530</v>
+        <v>1536</v>
       </c>
       <c r="C137" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="D137" t="s">
-        <v>1539</v>
-[...1 lines deleted...]
-      <c r="E137" t="s">
         <v>1540</v>
       </c>
       <c r="F137" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>1542</v>
+        <v>65</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C138" t="s">
+        <v>649</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H138" t="s">
         <v>1543</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>1543</v>
+        <v>1406</v>
       </c>
       <c r="B139" t="s">
-        <v>1560</v>
+        <v>1536</v>
       </c>
       <c r="C139" t="s">
-        <v>1561</v>
+        <v>1544</v>
       </c>
       <c r="D139" t="s">
-        <v>1562</v>
+        <v>1545</v>
       </c>
       <c r="E139" t="s">
-        <v>1563</v>
+        <v>1546</v>
       </c>
       <c r="F139" t="s">
-        <v>1092</v>
+        <v>60</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1548</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B140" t="s">
-        <v>1560</v>
+        <v>1556</v>
       </c>
       <c r="C140" t="s">
-        <v>1564</v>
+        <v>1557</v>
       </c>
       <c r="D140" t="s">
-        <v>1565</v>
+        <v>1558</v>
       </c>
       <c r="E140" t="s">
-        <v>1566</v>
+        <v>109</v>
       </c>
       <c r="F140" t="s">
         <v>76</v>
       </c>
-      <c r="G140" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B141" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="C141" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E141" t="s">
         <v>1569</v>
       </c>
-      <c r="D141" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F141" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B142" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="C142" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D142" t="s">
         <v>1571</v>
       </c>
-      <c r="D142" t="s">
+      <c r="E142" t="s">
         <v>1572</v>
       </c>
-      <c r="E142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" t="s">
-        <v>1092</v>
+        <v>76</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1574</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B143" t="s">
-        <v>1654</v>
+        <v>1566</v>
       </c>
       <c r="C143" t="s">
-        <v>1564</v>
+        <v>1575</v>
       </c>
       <c r="D143" t="s">
-        <v>1565</v>
+        <v>1576</v>
       </c>
       <c r="E143" t="s">
-        <v>1566</v>
+        <v>474</v>
       </c>
       <c r="F143" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>1568</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B144" t="s">
-        <v>1654</v>
+        <v>1566</v>
       </c>
       <c r="C144" t="s">
-        <v>953</v>
+        <v>1577</v>
       </c>
       <c r="D144" t="s">
-        <v>1655</v>
+        <v>1578</v>
       </c>
       <c r="E144" t="s">
-        <v>1656</v>
+        <v>190</v>
       </c>
       <c r="F144" t="s">
-        <v>65</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B145" t="s">
-        <v>1654</v>
+        <v>1660</v>
       </c>
       <c r="C145" t="s">
-        <v>1657</v>
+        <v>1570</v>
       </c>
       <c r="D145" t="s">
-        <v>1658</v>
+        <v>1571</v>
       </c>
       <c r="E145" t="s">
-        <v>350</v>
+        <v>1572</v>
       </c>
       <c r="F145" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="G145" t="s">
-        <v>1567</v>
+        <v>1573</v>
       </c>
       <c r="H145" t="s">
-        <v>1659</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B146" t="s">
         <v>1660</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" t="s">
-        <v>1667</v>
+        <v>956</v>
       </c>
       <c r="D146" t="s">
-        <v>1668</v>
+        <v>1661</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1662</v>
       </c>
       <c r="F146" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1670</v>
+        <v>65</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B147" t="s">
         <v>1660</v>
       </c>
-      <c r="B147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C147" t="s">
-        <v>1671</v>
+        <v>1663</v>
       </c>
       <c r="D147" t="s">
-        <v>1672</v>
+        <v>1664</v>
+      </c>
+      <c r="E147" t="s">
+        <v>350</v>
       </c>
       <c r="F147" t="s">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="G147" t="s">
-        <v>1673</v>
+        <v>1573</v>
       </c>
       <c r="H147" t="s">
-        <v>1674</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B148" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="C148" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1674</v>
+      </c>
+      <c r="F148" t="s">
+        <v>120</v>
+      </c>
+      <c r="G148" t="s">
         <v>1675</v>
       </c>
-      <c r="D148" t="s">
+      <c r="H148" t="s">
         <v>1676</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B149" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="C149" t="s">
         <v>1677</v>
       </c>
       <c r="D149" t="s">
         <v>1678</v>
       </c>
-      <c r="E149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149" t="s">
-        <v>110</v>
+        <v>115</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1680</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>1684</v>
+        <v>1666</v>
       </c>
       <c r="B150" t="s">
-        <v>1691</v>
+        <v>1672</v>
       </c>
       <c r="C150" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="D150" t="s">
-        <v>1692</v>
-[...2 lines deleted...]
-        <v>1693</v>
+        <v>1682</v>
       </c>
       <c r="F150" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>1695</v>
+        <v>65</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D151" t="s">
         <v>1684</v>
-      </c>
-[...7 lines deleted...]
-        <v>1717</v>
       </c>
       <c r="E151" t="s">
         <v>109</v>
       </c>
       <c r="F151" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B152" t="s">
-        <v>1735</v>
+        <v>1697</v>
       </c>
       <c r="C152" t="s">
-        <v>1736</v>
+        <v>1683</v>
       </c>
       <c r="D152" t="s">
-        <v>1737</v>
+        <v>1698</v>
       </c>
       <c r="E152" t="s">
-        <v>109</v>
+        <v>1699</v>
       </c>
       <c r="F152" t="s">
         <v>76</v>
       </c>
+      <c r="G152" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1701</v>
+      </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B153" t="s">
-        <v>1742</v>
+        <v>1721</v>
       </c>
       <c r="C153" t="s">
-        <v>1736</v>
+        <v>1722</v>
       </c>
       <c r="D153" t="s">
-        <v>1737</v>
+        <v>1723</v>
       </c>
       <c r="E153" t="s">
         <v>109</v>
       </c>
       <c r="F153" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B154" t="s">
-        <v>1749</v>
+        <v>1741</v>
       </c>
       <c r="C154" t="s">
-        <v>1736</v>
+        <v>1742</v>
       </c>
       <c r="D154" t="s">
-        <v>1737</v>
+        <v>1743</v>
       </c>
       <c r="E154" t="s">
         <v>109</v>
       </c>
       <c r="F154" t="s">
-        <v>1092</v>
+        <v>76</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B155" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
       <c r="C155" t="s">
-        <v>188</v>
+        <v>1742</v>
       </c>
       <c r="D155" t="s">
-        <v>1750</v>
+        <v>1743</v>
       </c>
       <c r="E155" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F155" t="s">
         <v>76</v>
       </c>
-      <c r="H155" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B156" t="s">
-        <v>1768</v>
+        <v>1755</v>
       </c>
       <c r="C156" t="s">
-        <v>859</v>
+        <v>1742</v>
       </c>
       <c r="D156" t="s">
-        <v>1769</v>
+        <v>1743</v>
+      </c>
+      <c r="E156" t="s">
+        <v>109</v>
       </c>
       <c r="F156" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>1770</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B157" t="s">
-        <v>1768</v>
+        <v>1755</v>
       </c>
       <c r="C157" t="s">
-        <v>1771</v>
+        <v>188</v>
       </c>
       <c r="D157" t="s">
-        <v>1772</v>
+        <v>1756</v>
+      </c>
+      <c r="E157" t="s">
+        <v>370</v>
       </c>
       <c r="F157" t="s">
-        <v>65</v>
+        <v>76</v>
+      </c>
+      <c r="H157" t="s">
+        <v>1757</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B158" t="s">
-        <v>1768</v>
+        <v>1774</v>
       </c>
       <c r="C158" t="s">
-        <v>1773</v>
+        <v>862</v>
       </c>
       <c r="D158" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="F158" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="H158" t="s">
+        <v>1776</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B159" t="s">
-        <v>1768</v>
+        <v>1774</v>
       </c>
       <c r="C159" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="D159" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="F159" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B160" t="s">
-        <v>1768</v>
+        <v>1774</v>
       </c>
       <c r="C160" t="s">
-        <v>1677</v>
+        <v>1779</v>
       </c>
       <c r="D160" t="s">
-        <v>872</v>
+        <v>1778</v>
       </c>
       <c r="F160" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B161" t="s">
-        <v>1768</v>
+        <v>1774</v>
       </c>
       <c r="C161" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="D161" t="s">
-        <v>1777</v>
-[...2 lines deleted...]
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="F161" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1780</v>
+        <v>65</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B162" t="s">
-        <v>1785</v>
+        <v>1774</v>
       </c>
       <c r="C162" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="D162" t="s">
-        <v>1692</v>
-[...2 lines deleted...]
-        <v>1693</v>
+        <v>875</v>
       </c>
       <c r="F162" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>1695</v>
+        <v>65</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F163" t="s">
+        <v>120</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H163" t="s">
         <v>1786</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>1786</v>
+        <v>1690</v>
       </c>
       <c r="B164" t="s">
-        <v>1804</v>
+        <v>1791</v>
       </c>
       <c r="C164" t="s">
-        <v>1794</v>
+        <v>1683</v>
       </c>
       <c r="D164" t="s">
-        <v>1795</v>
+        <v>1698</v>
       </c>
       <c r="E164" t="s">
-        <v>109</v>
+        <v>1699</v>
       </c>
       <c r="F164" t="s">
         <v>76</v>
       </c>
+      <c r="G164" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1701</v>
+      </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B165" t="s">
-        <v>1818</v>
+        <v>1799</v>
       </c>
       <c r="C165" t="s">
-        <v>1819</v>
+        <v>1800</v>
       </c>
       <c r="D165" t="s">
-        <v>1820</v>
+        <v>1801</v>
       </c>
       <c r="E165" t="s">
         <v>109</v>
       </c>
       <c r="F165" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>1821</v>
+        <v>76</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B166" t="s">
-        <v>1818</v>
+        <v>1810</v>
       </c>
       <c r="C166" t="s">
-        <v>1822</v>
+        <v>1800</v>
       </c>
       <c r="D166" t="s">
-        <v>1823</v>
+        <v>1801</v>
+      </c>
+      <c r="E166" t="s">
+        <v>109</v>
       </c>
       <c r="F166" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>1825</v>
+        <v>76</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B167" t="s">
-        <v>1818</v>
+        <v>1824</v>
       </c>
       <c r="C167" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D167" t="s">
         <v>1826</v>
       </c>
-      <c r="D167" t="s">
+      <c r="E167" t="s">
+        <v>109</v>
+      </c>
+      <c r="F167" t="s">
+        <v>110</v>
+      </c>
+      <c r="H167" t="s">
         <v>1827</v>
-      </c>
-[...7 lines deleted...]
-        <v>1829</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B168" t="s">
-        <v>1818</v>
+        <v>1824</v>
       </c>
       <c r="C168" t="s">
-        <v>1062</v>
+        <v>1828</v>
       </c>
       <c r="D168" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F168" t="s">
+        <v>115</v>
+      </c>
+      <c r="G168" t="s">
         <v>1830</v>
       </c>
-      <c r="F168" t="s">
-        <v>65</v>
+      <c r="H168" t="s">
+        <v>1831</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>1831</v>
+        <v>1792</v>
       </c>
       <c r="B169" t="s">
-        <v>1838</v>
+        <v>1824</v>
       </c>
       <c r="C169" t="s">
-        <v>1066</v>
+        <v>1832</v>
       </c>
       <c r="D169" t="s">
-        <v>1839</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>1833</v>
       </c>
       <c r="F169" t="s">
-        <v>76</v>
+        <v>120</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H169" t="s">
+        <v>1835</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>1831</v>
+        <v>1792</v>
       </c>
       <c r="B170" t="s">
-        <v>1876</v>
+        <v>1824</v>
       </c>
       <c r="C170" t="s">
-        <v>1877</v>
+        <v>1068</v>
       </c>
       <c r="D170" t="s">
-        <v>1878</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>1836</v>
       </c>
       <c r="F170" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B171" t="s">
-        <v>1887</v>
+        <v>1844</v>
       </c>
       <c r="C171" t="s">
-        <v>1134</v>
+        <v>1072</v>
       </c>
       <c r="D171" t="s">
-        <v>1888</v>
+        <v>1845</v>
       </c>
       <c r="E171" t="s">
         <v>109</v>
       </c>
       <c r="F171" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B172" t="s">
-        <v>1896</v>
+        <v>1882</v>
       </c>
       <c r="C172" t="s">
-        <v>1066</v>
+        <v>1883</v>
       </c>
       <c r="D172" t="s">
-        <v>1839</v>
+        <v>1884</v>
       </c>
       <c r="E172" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F172" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B173" t="s">
-        <v>1901</v>
+        <v>1893</v>
       </c>
       <c r="C173" t="s">
-        <v>1066</v>
+        <v>1140</v>
       </c>
       <c r="D173" t="s">
-        <v>1839</v>
+        <v>1894</v>
       </c>
       <c r="E173" t="s">
         <v>109</v>
       </c>
       <c r="F173" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B174" t="s">
-        <v>1910</v>
+        <v>1902</v>
       </c>
       <c r="C174" t="s">
-        <v>1911</v>
+        <v>1072</v>
       </c>
       <c r="D174" t="s">
-        <v>1912</v>
+        <v>1845</v>
       </c>
       <c r="E174" t="s">
         <v>109</v>
       </c>
       <c r="F174" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B175" t="s">
-        <v>1933</v>
+        <v>1907</v>
       </c>
       <c r="C175" t="s">
-        <v>1934</v>
+        <v>1072</v>
       </c>
       <c r="D175" t="s">
-        <v>1935</v>
+        <v>1845</v>
       </c>
       <c r="E175" t="s">
-        <v>1566</v>
+        <v>109</v>
       </c>
       <c r="F175" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>1936</v>
+        <v>76</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B176" t="s">
-        <v>1933</v>
+        <v>1916</v>
       </c>
       <c r="C176" t="s">
-        <v>1937</v>
+        <v>1917</v>
       </c>
       <c r="D176" t="s">
-        <v>1938</v>
+        <v>1918</v>
       </c>
       <c r="E176" t="s">
-        <v>1939</v>
+        <v>109</v>
       </c>
       <c r="F176" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>1941</v>
+        <v>76</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B177" t="s">
-        <v>1933</v>
+        <v>1939</v>
       </c>
       <c r="C177" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F177" t="s">
+        <v>110</v>
+      </c>
+      <c r="H177" t="s">
         <v>1942</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B178" t="s">
-        <v>1933</v>
+        <v>1939</v>
       </c>
       <c r="C178" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D178" t="s">
         <v>1944</v>
       </c>
-      <c r="D178" t="s">
+      <c r="E178" t="s">
         <v>1945</v>
       </c>
       <c r="F178" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="G178" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H178" t="s">
+        <v>1947</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B179" t="s">
-        <v>1933</v>
+        <v>1939</v>
       </c>
       <c r="C179" t="s">
-        <v>1210</v>
+        <v>1948</v>
       </c>
       <c r="D179" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="F179" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B180" t="s">
-        <v>1933</v>
+        <v>1939</v>
       </c>
       <c r="C180" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="D180" t="s">
-        <v>1948</v>
-[...2 lines deleted...]
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="F180" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1951</v>
+        <v>65</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D181" t="s">
         <v>1952</v>
       </c>
-      <c r="B181" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F181" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>1960</v>
+        <v>65</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>1952</v>
+        <v>1837</v>
       </c>
       <c r="B182" t="s">
-        <v>1956</v>
+        <v>1939</v>
       </c>
       <c r="C182" t="s">
-        <v>1961</v>
+        <v>1953</v>
       </c>
       <c r="D182" t="s">
-        <v>1962</v>
+        <v>1954</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1955</v>
       </c>
       <c r="F182" t="s">
         <v>120</v>
       </c>
       <c r="G182" t="s">
-        <v>1963</v>
+        <v>1956</v>
       </c>
       <c r="H182" t="s">
-        <v>1964</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="B183" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="C183" t="s">
-        <v>123</v>
+        <v>1963</v>
       </c>
       <c r="D183" t="s">
-        <v>123</v>
+        <v>1964</v>
       </c>
       <c r="F183" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H183" t="s">
+        <v>1966</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>1965</v>
+        <v>1958</v>
       </c>
       <c r="B184" t="s">
-        <v>1972</v>
+        <v>1962</v>
       </c>
       <c r="C184" t="s">
-        <v>288</v>
+        <v>1967</v>
       </c>
       <c r="D184" t="s">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="F184" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G184" t="s">
-        <v>1974</v>
+        <v>1969</v>
       </c>
       <c r="H184" t="s">
-        <v>1975</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>1965</v>
+        <v>1958</v>
       </c>
       <c r="B185" t="s">
-        <v>1972</v>
+        <v>1962</v>
       </c>
       <c r="C185" t="s">
-        <v>1976</v>
+        <v>123</v>
       </c>
       <c r="D185" t="s">
-        <v>1977</v>
+        <v>123</v>
       </c>
       <c r="F185" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="B186" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="C186" t="s">
-        <v>1978</v>
+        <v>288</v>
       </c>
       <c r="D186" t="s">
         <v>1979</v>
       </c>
       <c r="F186" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H186" t="s">
+        <v>1981</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="B187" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="C187" t="s">
-        <v>1227</v>
+        <v>1982</v>
       </c>
       <c r="D187" t="s">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="F187" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1983</v>
+        <v>65</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C188" t="s">
         <v>1984</v>
       </c>
-      <c r="B188" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D188" t="s">
-        <v>1993</v>
+        <v>1985</v>
       </c>
       <c r="F188" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>1984</v>
+        <v>1971</v>
       </c>
       <c r="B189" t="s">
-        <v>1999</v>
+        <v>1978</v>
       </c>
       <c r="C189" t="s">
-        <v>836</v>
+        <v>1233</v>
       </c>
       <c r="D189" t="s">
-        <v>567</v>
+        <v>1986</v>
+      </c>
+      <c r="E189" t="s">
+        <v>1987</v>
       </c>
       <c r="F189" t="s">
-        <v>115</v>
+        <v>120</v>
+      </c>
+      <c r="G189" t="s">
+        <v>1988</v>
       </c>
       <c r="H189" t="s">
-        <v>2000</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B190" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D190" t="s">
         <v>1999</v>
       </c>
-      <c r="C190" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F190" t="s">
-        <v>2003</v>
-[...5 lines deleted...]
-        <v>2005</v>
+        <v>76</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B191" t="s">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="C191" t="s">
+        <v>839</v>
+      </c>
+      <c r="D191" t="s">
+        <v>570</v>
+      </c>
+      <c r="F191" t="s">
+        <v>115</v>
+      </c>
+      <c r="H191" t="s">
         <v>2006</v>
-      </c>
-[...13 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B192" t="s">
-        <v>2030</v>
+        <v>2005</v>
       </c>
       <c r="C192" t="s">
-        <v>1210</v>
+        <v>2007</v>
       </c>
       <c r="D192" t="s">
-        <v>2031</v>
-[...2 lines deleted...]
-        <v>2032</v>
+        <v>2008</v>
       </c>
       <c r="F192" t="s">
-        <v>120</v>
+        <v>2009</v>
       </c>
       <c r="G192" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="H192" t="s">
-        <v>2033</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B193" t="s">
-        <v>2030</v>
+        <v>2005</v>
       </c>
       <c r="C193" t="s">
-        <v>439</v>
+        <v>2012</v>
       </c>
       <c r="D193" t="s">
-        <v>872</v>
+        <v>2013</v>
+      </c>
+      <c r="E193" t="s">
+        <v>2014</v>
       </c>
       <c r="F193" t="s">
-        <v>115</v>
+        <v>120</v>
+      </c>
+      <c r="G193" t="s">
+        <v>2015</v>
       </c>
       <c r="H193" t="s">
-        <v>2034</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B194" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="C194" t="s">
-        <v>2035</v>
+        <v>1216</v>
       </c>
       <c r="D194" t="s">
-        <v>2036</v>
+        <v>2037</v>
+      </c>
+      <c r="E194" t="s">
+        <v>2038</v>
       </c>
       <c r="F194" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="G194" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H194" t="s">
+        <v>2039</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>2037</v>
+        <v>1990</v>
       </c>
       <c r="B195" t="s">
-        <v>2044</v>
+        <v>2036</v>
       </c>
       <c r="C195" t="s">
-        <v>1911</v>
+        <v>439</v>
       </c>
       <c r="D195" t="s">
-        <v>2045</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>875</v>
       </c>
       <c r="F195" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>2046</v>
+        <v>115</v>
       </c>
       <c r="H195" t="s">
-        <v>2047</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>2037</v>
+        <v>1990</v>
       </c>
       <c r="B196" t="s">
-        <v>2064</v>
+        <v>2036</v>
       </c>
       <c r="C196" t="s">
-        <v>2065</v>
+        <v>2041</v>
       </c>
       <c r="D196" t="s">
-        <v>2066</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2042</v>
       </c>
       <c r="F196" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B197" t="s">
-        <v>2085</v>
+        <v>2050</v>
       </c>
       <c r="C197" t="s">
-        <v>1819</v>
+        <v>1917</v>
       </c>
       <c r="D197" t="s">
-        <v>2086</v>
+        <v>2051</v>
       </c>
       <c r="E197" t="s">
-        <v>2087</v>
+        <v>370</v>
       </c>
       <c r="F197" t="s">
         <v>76</v>
       </c>
+      <c r="G197" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H197" t="s">
+        <v>2053</v>
+      </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B198" t="s">
-        <v>2111</v>
+        <v>2070</v>
       </c>
       <c r="C198" t="s">
-        <v>1911</v>
+        <v>2071</v>
       </c>
       <c r="D198" t="s">
-        <v>2045</v>
+        <v>2072</v>
       </c>
       <c r="E198" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F198" t="s">
         <v>76</v>
       </c>
-      <c r="G198" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B199" t="s">
-        <v>2111</v>
+        <v>2091</v>
       </c>
       <c r="C199" t="s">
-        <v>2112</v>
+        <v>1825</v>
       </c>
       <c r="D199" t="s">
-        <v>2113</v>
+        <v>2092</v>
       </c>
       <c r="E199" t="s">
-        <v>190</v>
+        <v>2093</v>
       </c>
       <c r="F199" t="s">
-        <v>1092</v>
-[...5 lines deleted...]
-        <v>2115</v>
+        <v>76</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B200" t="s">
-        <v>2122</v>
+        <v>2117</v>
       </c>
       <c r="C200" t="s">
-        <v>1278</v>
+        <v>1917</v>
       </c>
       <c r="D200" t="s">
-        <v>2123</v>
+        <v>2051</v>
+      </c>
+      <c r="E200" t="s">
+        <v>370</v>
       </c>
       <c r="F200" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="G200" t="s">
-        <v>2124</v>
+        <v>2052</v>
       </c>
       <c r="H200" t="s">
-        <v>2125</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B201" t="s">
-        <v>2122</v>
+        <v>2117</v>
       </c>
       <c r="C201" t="s">
-        <v>2126</v>
+        <v>2118</v>
       </c>
       <c r="D201" t="s">
-        <v>2127</v>
+        <v>2119</v>
+      </c>
+      <c r="E201" t="s">
+        <v>190</v>
       </c>
       <c r="F201" t="s">
-        <v>120</v>
+        <v>1098</v>
       </c>
       <c r="G201" t="s">
-        <v>2128</v>
+        <v>2120</v>
       </c>
       <c r="H201" t="s">
-        <v>2129</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B202" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="C202" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D202" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F202" t="s">
+        <v>115</v>
+      </c>
+      <c r="G202" t="s">
         <v>2130</v>
       </c>
-      <c r="D202" t="s">
+      <c r="H202" t="s">
         <v>2131</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B203" t="s">
-        <v>2142</v>
+        <v>2128</v>
       </c>
       <c r="C203" t="s">
-        <v>1911</v>
+        <v>2132</v>
       </c>
       <c r="D203" t="s">
-        <v>2045</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>2133</v>
       </c>
       <c r="F203" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="G203" t="s">
-        <v>2046</v>
+        <v>2134</v>
       </c>
       <c r="H203" t="s">
-        <v>2047</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B204" t="s">
-        <v>2142</v>
+        <v>2128</v>
       </c>
       <c r="C204" t="s">
-        <v>2143</v>
+        <v>2136</v>
       </c>
       <c r="D204" t="s">
-        <v>2144</v>
-[...2 lines deleted...]
-        <v>2145</v>
+        <v>2137</v>
       </c>
       <c r="F204" t="s">
-        <v>1092</v>
-[...5 lines deleted...]
-        <v>2147</v>
+        <v>65</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>2151</v>
+        <v>2043</v>
       </c>
       <c r="B205" t="s">
-        <v>2157</v>
+        <v>2148</v>
       </c>
       <c r="C205" t="s">
-        <v>2158</v>
+        <v>1917</v>
       </c>
       <c r="D205" t="s">
-        <v>2159</v>
+        <v>2051</v>
       </c>
       <c r="E205" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F205" t="s">
-        <v>110</v>
+        <v>76</v>
+      </c>
+      <c r="G205" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H205" t="s">
+        <v>2053</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B206" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C206" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D206" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E206" t="s">
         <v>2151</v>
       </c>
-      <c r="B206" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F206" t="s">
-        <v>65</v>
+        <v>1098</v>
+      </c>
+      <c r="G206" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H206" t="s">
+        <v>2153</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="B207" t="s">
-        <v>2157</v>
+        <v>2163</v>
       </c>
       <c r="C207" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="D207" t="s">
-        <v>2163</v>
+        <v>2165</v>
+      </c>
+      <c r="E207" t="s">
+        <v>109</v>
       </c>
       <c r="F207" t="s">
-        <v>65</v>
+        <v>110</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="B208" t="s">
-        <v>2157</v>
+        <v>2163</v>
       </c>
       <c r="C208" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="D208" t="s">
-        <v>2165</v>
-[...2 lines deleted...]
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="F208" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>2168</v>
+        <v>65</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="B209" t="s">
-        <v>2157</v>
+        <v>2163</v>
       </c>
       <c r="C209" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D209" t="s">
         <v>2169</v>
       </c>
-      <c r="D209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>2172</v>
+        <v>65</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>2173</v>
+        <v>2157</v>
       </c>
       <c r="B210" t="s">
-        <v>2180</v>
+        <v>2163</v>
       </c>
       <c r="C210" t="s">
-        <v>2181</v>
+        <v>2170</v>
       </c>
       <c r="D210" t="s">
-        <v>972</v>
+        <v>2171</v>
+      </c>
+      <c r="E210" t="s">
+        <v>2172</v>
       </c>
       <c r="F210" t="s">
         <v>120</v>
       </c>
       <c r="G210" t="s">
-        <v>2182</v>
+        <v>2173</v>
       </c>
       <c r="H210" t="s">
-        <v>2183</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>2173</v>
+        <v>2157</v>
       </c>
       <c r="B211" t="s">
-        <v>2180</v>
+        <v>2163</v>
       </c>
       <c r="C211" t="s">
-        <v>2184</v>
+        <v>2175</v>
       </c>
       <c r="D211" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2176</v>
       </c>
       <c r="F211" t="s">
-        <v>110</v>
+        <v>115</v>
+      </c>
+      <c r="G211" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H211" t="s">
+        <v>2178</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>2173</v>
+        <v>2179</v>
       </c>
       <c r="B212" t="s">
-        <v>2180</v>
+        <v>2186</v>
       </c>
       <c r="C212" t="s">
-        <v>953</v>
+        <v>2187</v>
       </c>
       <c r="D212" t="s">
-        <v>2186</v>
+        <v>975</v>
       </c>
       <c r="F212" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="G212" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H212" t="s">
+        <v>2189</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>2173</v>
+        <v>2179</v>
       </c>
       <c r="B213" t="s">
-        <v>2180</v>
+        <v>2186</v>
       </c>
       <c r="C213" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="D213" t="s">
-        <v>1655</v>
+        <v>2191</v>
       </c>
       <c r="E213" t="s">
-        <v>2188</v>
+        <v>109</v>
       </c>
       <c r="F213" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>2190</v>
+        <v>110</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>2191</v>
+        <v>2179</v>
       </c>
       <c r="B214" t="s">
-        <v>2197</v>
+        <v>2186</v>
       </c>
       <c r="C214" t="s">
-        <v>2198</v>
+        <v>956</v>
       </c>
       <c r="D214" t="s">
-        <v>2199</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>2192</v>
       </c>
       <c r="F214" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>2191</v>
+        <v>2179</v>
       </c>
       <c r="B215" t="s">
-        <v>2206</v>
+        <v>2186</v>
       </c>
       <c r="C215" t="s">
-        <v>2207</v>
+        <v>2193</v>
       </c>
       <c r="D215" t="s">
-        <v>2208</v>
+        <v>1661</v>
       </c>
       <c r="E215" t="s">
-        <v>2032</v>
+        <v>2194</v>
       </c>
       <c r="F215" t="s">
-        <v>76</v>
+        <v>115</v>
+      </c>
+      <c r="G215" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H215" t="s">
+        <v>2196</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B216" t="s">
-        <v>2215</v>
+        <v>2203</v>
       </c>
       <c r="C216" t="s">
-        <v>2216</v>
+        <v>2204</v>
       </c>
       <c r="D216" t="s">
-        <v>2217</v>
+        <v>2205</v>
       </c>
       <c r="E216" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="F216" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B217" t="s">
-        <v>2227</v>
+        <v>2212</v>
       </c>
       <c r="C217" t="s">
-        <v>2228</v>
+        <v>2213</v>
       </c>
       <c r="D217" t="s">
-        <v>2229</v>
+        <v>2214</v>
+      </c>
+      <c r="E217" t="s">
+        <v>2038</v>
       </c>
       <c r="F217" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B218" t="s">
-        <v>2227</v>
+        <v>2221</v>
       </c>
       <c r="C218" t="s">
-        <v>2230</v>
+        <v>2222</v>
       </c>
       <c r="D218" t="s">
-        <v>2231</v>
+        <v>2223</v>
       </c>
       <c r="E218" t="s">
         <v>109</v>
       </c>
       <c r="F218" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>2232</v>
+        <v>76</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B219" t="s">
-        <v>2227</v>
+        <v>2233</v>
       </c>
       <c r="C219" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="D219" t="s">
-        <v>2234</v>
-[...1 lines deleted...]
-      <c r="E219" t="s">
         <v>2235</v>
       </c>
       <c r="F219" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>2237</v>
+        <v>65</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B220" t="s">
-        <v>2227</v>
+        <v>2233</v>
       </c>
       <c r="C220" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D220" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E220" t="s">
+        <v>109</v>
+      </c>
+      <c r="F220" t="s">
+        <v>561</v>
+      </c>
+      <c r="H220" t="s">
         <v>2238</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B221" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D221" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E221" t="s">
         <v>2241</v>
-      </c>
-[...10 lines deleted...]
-        <v>2251</v>
       </c>
       <c r="F221" t="s">
         <v>120</v>
       </c>
       <c r="G221" t="s">
-        <v>2252</v>
+        <v>2242</v>
       </c>
       <c r="H221" t="s">
-        <v>2253</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>2241</v>
+        <v>2197</v>
       </c>
       <c r="B222" t="s">
-        <v>2249</v>
+        <v>2233</v>
       </c>
       <c r="C222" t="s">
-        <v>2254</v>
+        <v>2244</v>
       </c>
       <c r="D222" t="s">
-        <v>2255</v>
+        <v>2245</v>
+      </c>
+      <c r="E222" t="s">
+        <v>2246</v>
       </c>
       <c r="F222" t="s">
-        <v>2256</v>
-[...5 lines deleted...]
-        <v>2258</v>
+        <v>65</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="B223" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="C223" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D223" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E223" t="s">
+        <v>2257</v>
+      </c>
+      <c r="F223" t="s">
+        <v>120</v>
+      </c>
+      <c r="G223" t="s">
+        <v>2258</v>
+      </c>
+      <c r="H223" t="s">
         <v>2259</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="B224" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="C224" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D224" t="s">
         <v>2261</v>
       </c>
-      <c r="D224" t="s">
+      <c r="F224" t="s">
         <v>2262</v>
       </c>
-      <c r="F224" t="s">
-        <v>65</v>
+      <c r="G224" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H224" t="s">
+        <v>2264</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="B225" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="C225" t="s">
-        <v>1227</v>
+        <v>2265</v>
       </c>
       <c r="D225" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="F225" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>2265</v>
+        <v>65</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>2266</v>
+        <v>2247</v>
       </c>
       <c r="B226" t="s">
-        <v>2273</v>
+        <v>2255</v>
       </c>
       <c r="C226" t="s">
-        <v>2274</v>
+        <v>2267</v>
       </c>
       <c r="D226" t="s">
-        <v>2275</v>
-[...2 lines deleted...]
-        <v>2276</v>
+        <v>2268</v>
       </c>
       <c r="F226" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>2278</v>
+        <v>65</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>2266</v>
+        <v>2247</v>
       </c>
       <c r="B227" t="s">
-        <v>2293</v>
+        <v>2255</v>
       </c>
       <c r="C227" t="s">
-        <v>1066</v>
+        <v>1233</v>
       </c>
       <c r="D227" t="s">
-        <v>2294</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2269</v>
       </c>
       <c r="F227" t="s">
-        <v>76</v>
+        <v>115</v>
+      </c>
+      <c r="G227" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H227" t="s">
+        <v>2271</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B228" t="s">
-        <v>2301</v>
+        <v>2279</v>
       </c>
       <c r="C228" t="s">
-        <v>2302</v>
+        <v>2280</v>
       </c>
       <c r="D228" t="s">
-        <v>2303</v>
+        <v>2281</v>
+      </c>
+      <c r="E228" t="s">
+        <v>2282</v>
       </c>
       <c r="F228" t="s">
-        <v>2003</v>
+        <v>76</v>
       </c>
       <c r="G228" t="s">
-        <v>2304</v>
+        <v>2283</v>
       </c>
       <c r="H228" t="s">
-        <v>2305</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B229" t="s">
-        <v>2301</v>
+        <v>2299</v>
       </c>
       <c r="C229" t="s">
-        <v>2274</v>
+        <v>1072</v>
       </c>
       <c r="D229" t="s">
-        <v>2275</v>
+        <v>2300</v>
       </c>
       <c r="E229" t="s">
-        <v>2276</v>
+        <v>109</v>
       </c>
       <c r="F229" t="s">
         <v>76</v>
       </c>
-      <c r="G229" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B230" t="s">
-        <v>2301</v>
+        <v>2307</v>
       </c>
       <c r="C230" t="s">
-        <v>1134</v>
+        <v>2308</v>
       </c>
       <c r="D230" t="s">
-        <v>2306</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>2309</v>
       </c>
       <c r="F230" t="s">
-        <v>120</v>
+        <v>2009</v>
+      </c>
+      <c r="G230" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H230" t="s">
+        <v>2311</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B231" t="s">
-        <v>2314</v>
+        <v>2307</v>
       </c>
       <c r="C231" t="s">
-        <v>2315</v>
+        <v>2280</v>
       </c>
       <c r="D231" t="s">
-        <v>2316</v>
+        <v>2281</v>
+      </c>
+      <c r="E231" t="s">
+        <v>2282</v>
       </c>
       <c r="F231" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="G231" t="s">
-        <v>2317</v>
+        <v>2283</v>
       </c>
       <c r="H231" t="s">
-        <v>2318</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B232" t="s">
-        <v>2314</v>
+        <v>2307</v>
       </c>
       <c r="C232" t="s">
-        <v>2319</v>
+        <v>1140</v>
       </c>
       <c r="D232" t="s">
-        <v>2320</v>
+        <v>2312</v>
       </c>
       <c r="E232" t="s">
-        <v>2321</v>
+        <v>59</v>
       </c>
       <c r="F232" t="s">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B233" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="C233" t="s">
-        <v>2274</v>
+        <v>2321</v>
       </c>
       <c r="D233" t="s">
-        <v>2275</v>
-[...2 lines deleted...]
-        <v>2276</v>
+        <v>2322</v>
       </c>
       <c r="F233" t="s">
-        <v>558</v>
+        <v>120</v>
       </c>
       <c r="G233" t="s">
-        <v>2277</v>
+        <v>2323</v>
       </c>
       <c r="H233" t="s">
-        <v>2278</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B234" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="C234" t="s">
-        <v>1134</v>
+        <v>2325</v>
       </c>
       <c r="D234" t="s">
-        <v>2306</v>
+        <v>2326</v>
       </c>
       <c r="E234" t="s">
-        <v>59</v>
+        <v>2327</v>
       </c>
       <c r="F234" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>2322</v>
+        <v>2272</v>
       </c>
       <c r="B235" t="s">
-        <v>2328</v>
+        <v>2320</v>
       </c>
       <c r="C235" t="s">
-        <v>2329</v>
+        <v>2280</v>
       </c>
       <c r="D235" t="s">
-        <v>2330</v>
+        <v>2281</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2282</v>
       </c>
       <c r="F235" t="s">
-        <v>120</v>
+        <v>561</v>
       </c>
       <c r="G235" t="s">
-        <v>2331</v>
+        <v>2283</v>
       </c>
       <c r="H235" t="s">
-        <v>2332</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>2322</v>
+        <v>2272</v>
       </c>
       <c r="B236" t="s">
-        <v>2328</v>
+        <v>2320</v>
       </c>
       <c r="C236" t="s">
-        <v>2333</v>
+        <v>1140</v>
       </c>
       <c r="D236" t="s">
-        <v>2334</v>
+        <v>2312</v>
+      </c>
+      <c r="E236" t="s">
+        <v>59</v>
       </c>
       <c r="F236" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>2322</v>
+        <v>2328</v>
       </c>
       <c r="B237" t="s">
-        <v>2328</v>
+        <v>2334</v>
       </c>
       <c r="C237" t="s">
         <v>2335</v>
       </c>
       <c r="D237" t="s">
         <v>2336</v>
       </c>
       <c r="F237" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="G237" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H237" t="s">
+        <v>2338</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>2322</v>
+        <v>2328</v>
       </c>
       <c r="B238" t="s">
-        <v>2328</v>
+        <v>2334</v>
       </c>
       <c r="C238" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="D238" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="F238" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>2340</v>
+        <v>65</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B239" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C239" t="s">
         <v>2341</v>
       </c>
-      <c r="B239" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D239" t="s">
-        <v>2349</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2342</v>
       </c>
       <c r="F239" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>2341</v>
+        <v>2328</v>
       </c>
       <c r="B240" t="s">
-        <v>2363</v>
+        <v>2334</v>
       </c>
       <c r="C240" t="s">
-        <v>2364</v>
+        <v>2343</v>
       </c>
       <c r="D240" t="s">
-        <v>2365</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2344</v>
       </c>
       <c r="F240" t="s">
-        <v>1092</v>
+        <v>115</v>
+      </c>
+      <c r="G240" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H240" t="s">
+        <v>2346</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B241" t="s">
-        <v>2363</v>
+        <v>2354</v>
       </c>
       <c r="C241" t="s">
-        <v>1958</v>
+        <v>1964</v>
       </c>
       <c r="D241" t="s">
-        <v>2349</v>
+        <v>2355</v>
       </c>
       <c r="E241" t="s">
         <v>109</v>
       </c>
       <c r="F241" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B242" t="s">
-        <v>2363</v>
+        <v>2369</v>
       </c>
       <c r="C242" t="s">
-        <v>693</v>
+        <v>2370</v>
       </c>
       <c r="D242" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="E242" t="s">
         <v>109</v>
       </c>
       <c r="F242" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B243" t="s">
-        <v>2375</v>
+        <v>2369</v>
       </c>
       <c r="C243" t="s">
-        <v>1066</v>
+        <v>1964</v>
       </c>
       <c r="D243" t="s">
-        <v>2376</v>
+        <v>2355</v>
       </c>
       <c r="E243" t="s">
         <v>109</v>
       </c>
       <c r="F243" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B244" t="s">
-        <v>2387</v>
+        <v>2369</v>
       </c>
       <c r="C244" t="s">
-        <v>2364</v>
+        <v>696</v>
       </c>
       <c r="D244" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="E244" t="s">
         <v>109</v>
       </c>
       <c r="F244" t="s">
-        <v>76</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B245" t="s">
-        <v>2387</v>
+        <v>2381</v>
       </c>
       <c r="C245" t="s">
-        <v>1958</v>
+        <v>1072</v>
       </c>
       <c r="D245" t="s">
-        <v>2349</v>
+        <v>2382</v>
       </c>
       <c r="E245" t="s">
         <v>109</v>
       </c>
       <c r="F245" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B246" t="s">
-        <v>2387</v>
+        <v>2393</v>
       </c>
       <c r="C246" t="s">
-        <v>693</v>
+        <v>2370</v>
       </c>
       <c r="D246" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="E246" t="s">
         <v>109</v>
       </c>
       <c r="F246" t="s">
-        <v>1092</v>
+        <v>76</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B247" t="s">
         <v>2393</v>
       </c>
       <c r="C247" t="s">
-        <v>1958</v>
+        <v>1964</v>
       </c>
       <c r="D247" t="s">
-        <v>2349</v>
+        <v>2355</v>
       </c>
       <c r="E247" t="s">
         <v>109</v>
       </c>
       <c r="F247" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B248" t="s">
         <v>2393</v>
       </c>
       <c r="C248" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="D248" t="s">
-        <v>2366</v>
+        <v>2372</v>
       </c>
       <c r="E248" t="s">
         <v>109</v>
       </c>
       <c r="F248" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B249" t="s">
-        <v>2402</v>
+        <v>2399</v>
       </c>
       <c r="C249" t="s">
-        <v>2403</v>
+        <v>1964</v>
       </c>
       <c r="D249" t="s">
-        <v>2404</v>
+        <v>2355</v>
       </c>
       <c r="E249" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B250" t="s">
-        <v>2411</v>
+        <v>2399</v>
       </c>
       <c r="C250" t="s">
-        <v>2274</v>
+        <v>696</v>
       </c>
       <c r="D250" t="s">
-        <v>2412</v>
+        <v>2372</v>
       </c>
       <c r="E250" t="s">
-        <v>2413</v>
+        <v>109</v>
       </c>
       <c r="F250" t="s">
-        <v>76</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B251" t="s">
-        <v>2421</v>
+        <v>2408</v>
       </c>
       <c r="C251" t="s">
-        <v>2035</v>
+        <v>2409</v>
       </c>
       <c r="D251" t="s">
-        <v>2422</v>
+        <v>2410</v>
       </c>
       <c r="E251" t="s">
-        <v>2423</v>
+        <v>370</v>
       </c>
       <c r="F251" t="s">
         <v>76</v>
       </c>
-      <c r="G251" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B252" t="s">
-        <v>2421</v>
+        <v>2417</v>
       </c>
       <c r="C252" t="s">
-        <v>2233</v>
+        <v>2280</v>
       </c>
       <c r="D252" t="s">
-        <v>2426</v>
+        <v>2418</v>
       </c>
       <c r="E252" t="s">
-        <v>370</v>
+        <v>2419</v>
       </c>
       <c r="F252" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>2428</v>
+        <v>76</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B253" t="s">
-        <v>2433</v>
+        <v>2427</v>
       </c>
       <c r="C253" t="s">
-        <v>2434</v>
+        <v>2041</v>
       </c>
       <c r="D253" t="s">
-        <v>2435</v>
+        <v>2428</v>
+      </c>
+      <c r="E253" t="s">
+        <v>2429</v>
       </c>
       <c r="F253" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="G253" t="s">
-        <v>2436</v>
+        <v>2430</v>
       </c>
       <c r="H253" t="s">
-        <v>2437</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B254" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D254" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E254" t="s">
+        <v>370</v>
+      </c>
+      <c r="F254" t="s">
+        <v>498</v>
+      </c>
+      <c r="G254" t="s">
         <v>2433</v>
       </c>
-      <c r="C254" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H254" t="s">
-        <v>2442</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B255" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="C255" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D255" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F255" t="s">
+        <v>120</v>
+      </c>
+      <c r="G255" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H255" t="s">
         <v>2443</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B256" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="C256" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D256" t="s">
         <v>2445</v>
       </c>
-      <c r="D256" t="s">
+      <c r="E256" t="s">
         <v>2446</v>
       </c>
       <c r="F256" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="G256" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H256" t="s">
+        <v>2448</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B257" t="s">
-        <v>2457</v>
+        <v>2439</v>
       </c>
       <c r="C257" t="s">
-        <v>2458</v>
+        <v>2449</v>
       </c>
       <c r="D257" t="s">
-        <v>2459</v>
-[...2 lines deleted...]
-        <v>2460</v>
+        <v>2450</v>
       </c>
       <c r="F257" t="s">
-        <v>2461</v>
-[...2 lines deleted...]
-        <v>2462</v>
+        <v>65</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B258" t="s">
-        <v>2457</v>
+        <v>2439</v>
       </c>
       <c r="C258" t="s">
-        <v>2463</v>
+        <v>2451</v>
       </c>
       <c r="D258" t="s">
-        <v>2464</v>
-[...2 lines deleted...]
-        <v>2413</v>
+        <v>2452</v>
       </c>
       <c r="F258" t="s">
-        <v>2461</v>
-[...5 lines deleted...]
-        <v>2466</v>
+        <v>65</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B259" t="s">
-        <v>2457</v>
+        <v>2463</v>
       </c>
       <c r="C259" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="D259" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="E259" t="s">
-        <v>2413</v>
+        <v>2466</v>
       </c>
       <c r="F259" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="H259" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B260" t="s">
-        <v>2457</v>
+        <v>2463</v>
       </c>
       <c r="C260" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D260" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E260" t="s">
+        <v>2419</v>
+      </c>
+      <c r="F260" t="s">
         <v>2467</v>
       </c>
-      <c r="D260" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G260" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="H260" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>2521</v>
+        <v>2347</v>
       </c>
       <c r="B261" t="s">
-        <v>2528</v>
+        <v>2463</v>
       </c>
       <c r="C261" t="s">
-        <v>2529</v>
+        <v>2469</v>
       </c>
       <c r="D261" t="s">
-        <v>2334</v>
+        <v>2470</v>
       </c>
       <c r="E261" t="s">
-        <v>2530</v>
+        <v>2419</v>
       </c>
       <c r="F261" t="s">
         <v>76</v>
       </c>
+      <c r="G261" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H261" t="s">
+        <v>2472</v>
+      </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>2521</v>
+        <v>2347</v>
       </c>
       <c r="B262" t="s">
-        <v>2537</v>
+        <v>2463</v>
       </c>
       <c r="C262" t="s">
-        <v>2538</v>
+        <v>2473</v>
       </c>
       <c r="D262" t="s">
-        <v>2539</v>
+        <v>2474</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2475</v>
       </c>
       <c r="F262" t="s">
-        <v>1092</v>
+        <v>2467</v>
+      </c>
+      <c r="G262" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H262" t="s">
+        <v>2477</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B263" t="s">
-        <v>2537</v>
+        <v>2534</v>
       </c>
       <c r="C263" t="s">
-        <v>2540</v>
+        <v>2535</v>
       </c>
       <c r="D263" t="s">
-        <v>2541</v>
+        <v>2340</v>
       </c>
       <c r="E263" t="s">
-        <v>109</v>
+        <v>2536</v>
       </c>
       <c r="F263" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B264" t="s">
-        <v>2562</v>
+        <v>2543</v>
       </c>
       <c r="C264" t="s">
-        <v>2563</v>
+        <v>2544</v>
       </c>
       <c r="D264" t="s">
-        <v>2564</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2545</v>
       </c>
       <c r="F264" t="s">
-        <v>76</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B265" t="s">
-        <v>2580</v>
+        <v>2543</v>
       </c>
       <c r="C265" t="s">
-        <v>2581</v>
+        <v>2546</v>
       </c>
       <c r="D265" t="s">
-        <v>2582</v>
+        <v>2547</v>
       </c>
       <c r="E265" t="s">
-        <v>2413</v>
+        <v>109</v>
       </c>
       <c r="F265" t="s">
         <v>76</v>
       </c>
-      <c r="G265" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B266" t="s">
-        <v>2580</v>
+        <v>2568</v>
       </c>
       <c r="C266" t="s">
-        <v>2585</v>
+        <v>2569</v>
       </c>
       <c r="D266" t="s">
-        <v>2586</v>
+        <v>2570</v>
       </c>
       <c r="E266" t="s">
-        <v>2413</v>
+        <v>109</v>
       </c>
       <c r="F266" t="s">
-        <v>498</v>
+        <v>76</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B267" t="s">
-        <v>2592</v>
+        <v>2586</v>
       </c>
       <c r="C267" t="s">
-        <v>74</v>
+        <v>2587</v>
       </c>
       <c r="D267" t="s">
-        <v>2593</v>
+        <v>2588</v>
       </c>
       <c r="E267" t="s">
-        <v>370</v>
+        <v>2419</v>
       </c>
       <c r="F267" t="s">
-        <v>558</v>
+        <v>76</v>
       </c>
       <c r="G267" t="s">
-        <v>2594</v>
+        <v>2589</v>
       </c>
       <c r="H267" t="s">
-        <v>2595</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B268" t="s">
-        <v>2605</v>
+        <v>2586</v>
       </c>
       <c r="C268" t="s">
-        <v>1408</v>
+        <v>2591</v>
       </c>
       <c r="D268" t="s">
-        <v>2606</v>
+        <v>2592</v>
       </c>
       <c r="E268" t="s">
-        <v>109</v>
+        <v>2419</v>
       </c>
       <c r="F268" t="s">
         <v>498</v>
       </c>
-      <c r="G268" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B269" t="s">
-        <v>2605</v>
+        <v>2598</v>
       </c>
       <c r="C269" t="s">
-        <v>2274</v>
+        <v>74</v>
       </c>
       <c r="D269" t="s">
-        <v>2608</v>
+        <v>2599</v>
       </c>
       <c r="E269" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F269" t="s">
-        <v>498</v>
+        <v>561</v>
       </c>
       <c r="G269" t="s">
-        <v>2609</v>
+        <v>2600</v>
       </c>
       <c r="H269" t="s">
-        <v>2610</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B270" t="s">
-        <v>2605</v>
+        <v>2611</v>
       </c>
       <c r="C270" t="s">
-        <v>74</v>
+        <v>1414</v>
       </c>
       <c r="D270" t="s">
-        <v>2593</v>
+        <v>2612</v>
       </c>
       <c r="E270" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F270" t="s">
-        <v>76</v>
+        <v>498</v>
       </c>
       <c r="G270" t="s">
-        <v>2594</v>
+        <v>1700</v>
       </c>
       <c r="H270" t="s">
-        <v>2595</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B271" t="s">
-        <v>2605</v>
+        <v>2611</v>
       </c>
       <c r="C271" t="s">
-        <v>2611</v>
+        <v>2280</v>
       </c>
       <c r="D271" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="E271" t="s">
         <v>109</v>
       </c>
       <c r="F271" t="s">
         <v>498</v>
       </c>
       <c r="G271" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="H271" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B272" t="s">
-        <v>2627</v>
+        <v>2611</v>
       </c>
       <c r="C272" t="s">
         <v>74</v>
       </c>
       <c r="D272" t="s">
-        <v>2593</v>
+        <v>2599</v>
       </c>
       <c r="E272" t="s">
         <v>370</v>
       </c>
       <c r="F272" t="s">
-        <v>558</v>
+        <v>76</v>
       </c>
       <c r="G272" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="H272" t="s">
-        <v>2595</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B273" t="s">
-        <v>2627</v>
+        <v>2611</v>
       </c>
       <c r="C273" t="s">
-        <v>2628</v>
+        <v>2617</v>
       </c>
       <c r="D273" t="s">
-        <v>2334</v>
+        <v>2618</v>
       </c>
       <c r="E273" t="s">
-        <v>2629</v>
+        <v>109</v>
       </c>
       <c r="F273" t="s">
-        <v>120</v>
+        <v>498</v>
       </c>
       <c r="G273" t="s">
-        <v>2630</v>
+        <v>2619</v>
       </c>
       <c r="H273" t="s">
-        <v>2631</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B274" t="s">
-        <v>2627</v>
+        <v>2633</v>
       </c>
       <c r="C274" t="s">
-        <v>2632</v>
+        <v>74</v>
       </c>
       <c r="D274" t="s">
-        <v>2633</v>
+        <v>2599</v>
+      </c>
+      <c r="E274" t="s">
+        <v>370</v>
       </c>
       <c r="F274" t="s">
-        <v>65</v>
+        <v>561</v>
+      </c>
+      <c r="G274" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H274" t="s">
+        <v>2601</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B275" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C275" t="s">
         <v>2634</v>
       </c>
-      <c r="B275" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D275" t="s">
-        <v>2642</v>
+        <v>2340</v>
       </c>
       <c r="E275" t="s">
-        <v>109</v>
+        <v>2635</v>
       </c>
       <c r="F275" t="s">
-        <v>76</v>
+        <v>120</v>
+      </c>
+      <c r="G275" t="s">
+        <v>2636</v>
+      </c>
+      <c r="H275" t="s">
+        <v>2637</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>2634</v>
+        <v>2527</v>
       </c>
       <c r="B276" t="s">
-        <v>2649</v>
+        <v>2633</v>
       </c>
       <c r="C276" t="s">
-        <v>693</v>
+        <v>2638</v>
       </c>
       <c r="D276" t="s">
-        <v>2650</v>
+        <v>2639</v>
       </c>
       <c r="F276" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>2651</v>
+        <v>65</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>2634</v>
+        <v>2640</v>
       </c>
       <c r="B277" t="s">
-        <v>2649</v>
+        <v>2647</v>
       </c>
       <c r="C277" t="s">
-        <v>2652</v>
+        <v>188</v>
       </c>
       <c r="D277" t="s">
-        <v>2653</v>
+        <v>2648</v>
       </c>
       <c r="E277" t="s">
         <v>109</v>
       </c>
       <c r="F277" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>2654</v>
+        <v>76</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>2634</v>
+        <v>2640</v>
       </c>
       <c r="B278" t="s">
-        <v>2649</v>
+        <v>2655</v>
       </c>
       <c r="C278" t="s">
-        <v>2655</v>
+        <v>696</v>
       </c>
       <c r="D278" t="s">
         <v>2656</v>
       </c>
       <c r="F278" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="H278" t="s">
+        <v>2657</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>2657</v>
+        <v>2640</v>
       </c>
       <c r="B279" t="s">
-        <v>2664</v>
+        <v>2655</v>
       </c>
       <c r="C279" t="s">
-        <v>2665</v>
+        <v>2658</v>
       </c>
       <c r="D279" t="s">
-        <v>2666</v>
+        <v>2659</v>
+      </c>
+      <c r="E279" t="s">
+        <v>109</v>
       </c>
       <c r="F279" t="s">
-        <v>65</v>
+        <v>561</v>
+      </c>
+      <c r="H279" t="s">
+        <v>2660</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>2657</v>
+        <v>2640</v>
       </c>
       <c r="B280" t="s">
-        <v>2664</v>
+        <v>2655</v>
       </c>
       <c r="C280" t="s">
-        <v>1677</v>
+        <v>2661</v>
       </c>
       <c r="D280" t="s">
-        <v>2667</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>2662</v>
       </c>
       <c r="F280" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>2669</v>
+        <v>65</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="B281" t="s">
-        <v>2664</v>
+        <v>2670</v>
       </c>
       <c r="C281" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="D281" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="F281" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="B282" t="s">
-        <v>2664</v>
+        <v>2670</v>
       </c>
       <c r="C282" t="s">
-        <v>2672</v>
+        <v>1683</v>
       </c>
       <c r="D282" t="s">
         <v>2673</v>
       </c>
       <c r="E282" t="s">
-        <v>109</v>
+        <v>508</v>
       </c>
       <c r="F282" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G282" t="s">
         <v>2674</v>
       </c>
       <c r="H282" t="s">
         <v>2675</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="B283" t="s">
-        <v>2682</v>
+        <v>2670</v>
       </c>
       <c r="C283" t="s">
-        <v>2683</v>
+        <v>2676</v>
       </c>
       <c r="D283" t="s">
-        <v>2684</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>2677</v>
       </c>
       <c r="F283" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>2686</v>
+        <v>65</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>2697</v>
+        <v>2663</v>
       </c>
       <c r="B284" t="s">
-        <v>2702</v>
+        <v>2670</v>
       </c>
       <c r="C284" t="s">
-        <v>2563</v>
+        <v>2678</v>
       </c>
       <c r="D284" t="s">
-        <v>2564</v>
+        <v>2679</v>
       </c>
       <c r="E284" t="s">
         <v>109</v>
       </c>
       <c r="F284" t="s">
-        <v>76</v>
+        <v>115</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H284" t="s">
+        <v>2681</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>2697</v>
+        <v>2663</v>
       </c>
       <c r="B285" t="s">
-        <v>2708</v>
+        <v>2688</v>
       </c>
       <c r="C285" t="s">
-        <v>2709</v>
+        <v>2689</v>
       </c>
       <c r="D285" t="s">
-        <v>2710</v>
+        <v>2690</v>
       </c>
       <c r="E285" t="s">
-        <v>474</v>
+        <v>370</v>
       </c>
       <c r="F285" t="s">
         <v>76</v>
       </c>
+      <c r="G285" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H285" t="s">
+        <v>2692</v>
+      </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B286" t="s">
-        <v>2742</v>
+        <v>2708</v>
       </c>
       <c r="C286" t="s">
-        <v>2743</v>
+        <v>2569</v>
       </c>
       <c r="D286" t="s">
-        <v>2744</v>
+        <v>2570</v>
       </c>
       <c r="E286" t="s">
         <v>109</v>
       </c>
       <c r="F286" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B287" t="s">
-        <v>2775</v>
+        <v>2714</v>
       </c>
       <c r="C287" t="s">
-        <v>2776</v>
+        <v>2715</v>
       </c>
       <c r="D287" t="s">
-        <v>2777</v>
+        <v>2716</v>
       </c>
       <c r="E287" t="s">
-        <v>109</v>
+        <v>474</v>
       </c>
       <c r="F287" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B288" t="s">
-        <v>2775</v>
+        <v>2748</v>
       </c>
       <c r="C288" t="s">
-        <v>2320</v>
+        <v>2749</v>
       </c>
       <c r="D288" t="s">
-        <v>2778</v>
+        <v>2750</v>
       </c>
       <c r="E288" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F288" t="s">
         <v>76</v>
       </c>
-      <c r="H288" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B289" t="s">
-        <v>2786</v>
+        <v>2781</v>
       </c>
       <c r="C289" t="s">
-        <v>2787</v>
+        <v>2782</v>
       </c>
       <c r="D289" t="s">
-        <v>2788</v>
+        <v>2783</v>
+      </c>
+      <c r="E289" t="s">
+        <v>109</v>
       </c>
       <c r="F289" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B290" t="s">
-        <v>2793</v>
+        <v>2781</v>
       </c>
       <c r="C290" t="s">
-        <v>2563</v>
+        <v>2326</v>
       </c>
       <c r="D290" t="s">
-        <v>2564</v>
+        <v>2784</v>
       </c>
       <c r="E290" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F290" t="s">
         <v>76</v>
       </c>
+      <c r="H290" t="s">
+        <v>2785</v>
+      </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B291" t="s">
-        <v>2805</v>
+        <v>2792</v>
       </c>
       <c r="C291" t="s">
-        <v>2709</v>
+        <v>2793</v>
       </c>
       <c r="D291" t="s">
-        <v>2710</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>2794</v>
       </c>
       <c r="F291" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B292" t="s">
-        <v>2825</v>
+        <v>2799</v>
       </c>
       <c r="C292" t="s">
-        <v>2826</v>
+        <v>2569</v>
       </c>
       <c r="D292" t="s">
-        <v>2827</v>
+        <v>2570</v>
       </c>
       <c r="E292" t="s">
-        <v>2828</v>
+        <v>109</v>
       </c>
       <c r="F292" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B293" t="s">
-        <v>2834</v>
+        <v>2811</v>
       </c>
       <c r="C293" t="s">
-        <v>2835</v>
+        <v>2715</v>
       </c>
       <c r="D293" t="s">
-        <v>2836</v>
+        <v>2716</v>
       </c>
       <c r="E293" t="s">
-        <v>190</v>
+        <v>474</v>
       </c>
       <c r="F293" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>2837</v>
+        <v>76</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B294" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E294" t="s">
         <v>2834</v>
-      </c>
-[...4 lines deleted...]
-        <v>2839</v>
       </c>
       <c r="F294" t="s">
         <v>76</v>
       </c>
-      <c r="H294" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B295" t="s">
-        <v>2863</v>
+        <v>2840</v>
       </c>
       <c r="C295" t="s">
-        <v>2864</v>
+        <v>2841</v>
       </c>
       <c r="D295" t="s">
-        <v>2865</v>
+        <v>2842</v>
       </c>
       <c r="E295" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="F295" t="s">
-        <v>110</v>
+        <v>1098</v>
       </c>
       <c r="H295" t="s">
-        <v>2866</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B296" t="s">
-        <v>2863</v>
+        <v>2840</v>
       </c>
       <c r="C296" t="s">
-        <v>2867</v>
+        <v>2844</v>
       </c>
       <c r="D296" t="s">
-        <v>2868</v>
-[...2 lines deleted...]
-        <v>2869</v>
+        <v>2845</v>
       </c>
       <c r="F296" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>2870</v>
+        <v>76</v>
       </c>
       <c r="H296" t="s">
-        <v>2871</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B297" t="s">
-        <v>2863</v>
+        <v>2869</v>
       </c>
       <c r="C297" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E297" t="s">
+        <v>109</v>
+      </c>
+      <c r="F297" t="s">
+        <v>110</v>
+      </c>
+      <c r="H297" t="s">
         <v>2872</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B298" t="s">
-        <v>2863</v>
+        <v>2869</v>
       </c>
       <c r="C298" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D298" t="s">
         <v>2874</v>
       </c>
-      <c r="D298" t="s">
+      <c r="E298" t="s">
         <v>2875</v>
       </c>
       <c r="F298" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G298" t="s">
         <v>2876</v>
       </c>
       <c r="H298" t="s">
         <v>2877</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B299" t="s">
-        <v>2884</v>
+        <v>2869</v>
       </c>
       <c r="C299" t="s">
-        <v>2335</v>
+        <v>2878</v>
       </c>
       <c r="D299" t="s">
-        <v>2885</v>
-[...2 lines deleted...]
-        <v>2413</v>
+        <v>2879</v>
       </c>
       <c r="F299" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>2898</v>
+        <v>2703</v>
       </c>
       <c r="B300" t="s">
-        <v>2904</v>
+        <v>2869</v>
       </c>
       <c r="C300" t="s">
-        <v>2905</v>
+        <v>2880</v>
       </c>
       <c r="D300" t="s">
-        <v>2906</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>2881</v>
       </c>
       <c r="F300" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G300" t="s">
-        <v>2907</v>
+        <v>2882</v>
       </c>
       <c r="H300" t="s">
-        <v>2908</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>2898</v>
+        <v>2703</v>
       </c>
       <c r="B301" t="s">
-        <v>2904</v>
+        <v>2890</v>
       </c>
       <c r="C301" t="s">
-        <v>2909</v>
+        <v>2341</v>
       </c>
       <c r="D301" t="s">
-        <v>2910</v>
+        <v>2891</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2419</v>
       </c>
       <c r="F301" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>2898</v>
+        <v>2904</v>
       </c>
       <c r="B302" t="s">
-        <v>2904</v>
+        <v>2910</v>
       </c>
       <c r="C302" t="s">
         <v>2911</v>
       </c>
       <c r="D302" t="s">
         <v>2912</v>
       </c>
       <c r="E302" t="s">
-        <v>1566</v>
+        <v>59</v>
       </c>
       <c r="F302" t="s">
-        <v>558</v>
+        <v>120</v>
       </c>
       <c r="G302" t="s">
         <v>2913</v>
       </c>
       <c r="H302" t="s">
         <v>2914</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>2898</v>
+        <v>2904</v>
       </c>
       <c r="B303" t="s">
-        <v>2904</v>
+        <v>2910</v>
       </c>
       <c r="C303" t="s">
         <v>2915</v>
       </c>
       <c r="D303" t="s">
         <v>2916</v>
       </c>
       <c r="F303" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B304" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C304" t="s">
         <v>2917</v>
       </c>
-      <c r="B304" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D304" t="s">
-        <v>2924</v>
+        <v>2918</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1572</v>
       </c>
       <c r="F304" t="s">
-        <v>120</v>
+        <v>561</v>
       </c>
       <c r="G304" t="s">
-        <v>2925</v>
+        <v>2919</v>
       </c>
       <c r="H304" t="s">
-        <v>2926</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>2917</v>
+        <v>2904</v>
       </c>
       <c r="B305" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D305" t="s">
         <v>2922</v>
-      </c>
-[...4 lines deleted...]
-        <v>2927</v>
       </c>
       <c r="F305" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>2917</v>
+        <v>2923</v>
       </c>
       <c r="B306" t="s">
-        <v>2922</v>
+        <v>2928</v>
       </c>
       <c r="C306" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="D306" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="F306" t="s">
-        <v>115</v>
+        <v>120</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2931</v>
       </c>
       <c r="H306" t="s">
-        <v>2930</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>2931</v>
+        <v>2923</v>
       </c>
       <c r="B307" t="s">
-        <v>2938</v>
+        <v>2928</v>
       </c>
       <c r="C307" t="s">
-        <v>2035</v>
+        <v>1386</v>
       </c>
       <c r="D307" t="s">
-        <v>2939</v>
-[...2 lines deleted...]
-        <v>2940</v>
+        <v>2933</v>
       </c>
       <c r="F307" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>2931</v>
+        <v>2923</v>
       </c>
       <c r="B308" t="s">
-        <v>2947</v>
+        <v>2928</v>
       </c>
       <c r="C308" t="s">
-        <v>2948</v>
+        <v>2934</v>
       </c>
       <c r="D308" t="s">
-        <v>2949</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2935</v>
       </c>
       <c r="F308" t="s">
-        <v>110</v>
+        <v>115</v>
+      </c>
+      <c r="H308" t="s">
+        <v>2936</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="B309" t="s">
-        <v>2947</v>
+        <v>2944</v>
       </c>
       <c r="C309" t="s">
-        <v>2950</v>
+        <v>2041</v>
       </c>
       <c r="D309" t="s">
-        <v>2951</v>
+        <v>2945</v>
       </c>
       <c r="E309" t="s">
-        <v>2952</v>
+        <v>2946</v>
       </c>
       <c r="F309" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="B310" t="s">
-        <v>2947</v>
+        <v>2953</v>
       </c>
       <c r="C310" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="D310" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="E310" t="s">
-        <v>2955</v>
+        <v>109</v>
       </c>
       <c r="F310" t="s">
-        <v>65</v>
+        <v>110</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="B311" t="s">
-        <v>2947</v>
+        <v>2953</v>
       </c>
       <c r="C311" t="s">
-        <v>698</v>
+        <v>2956</v>
       </c>
       <c r="D311" t="s">
-        <v>2956</v>
+        <v>2957</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2958</v>
       </c>
       <c r="F311" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>2958</v>
+        <v>65</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="B312" t="s">
-        <v>2965</v>
+        <v>2953</v>
       </c>
       <c r="C312" t="s">
-        <v>448</v>
+        <v>2959</v>
       </c>
       <c r="D312" t="s">
-        <v>2966</v>
+        <v>2960</v>
       </c>
       <c r="E312" t="s">
-        <v>370</v>
+        <v>2961</v>
       </c>
       <c r="F312" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>2967</v>
+        <v>65</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="B313" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C313" t="s">
+        <v>701</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2962</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2963</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H313" t="s">
         <v>2965</v>
-      </c>
-[...13 lines deleted...]
-        <v>2970</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>2971</v>
+        <v>2937</v>
       </c>
       <c r="B314" t="s">
-        <v>2977</v>
+        <v>2972</v>
       </c>
       <c r="C314" t="s">
-        <v>703</v>
+        <v>448</v>
       </c>
       <c r="D314" t="s">
-        <v>2978</v>
+        <v>2973</v>
       </c>
       <c r="E314" t="s">
-        <v>2979</v>
+        <v>370</v>
       </c>
       <c r="F314" t="s">
         <v>76</v>
       </c>
+      <c r="H314" t="s">
+        <v>2974</v>
+      </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>2971</v>
+        <v>2937</v>
       </c>
       <c r="B315" t="s">
-        <v>2986</v>
+        <v>2972</v>
       </c>
       <c r="C315" t="s">
-        <v>2987</v>
+        <v>1091</v>
       </c>
       <c r="D315" t="s">
-        <v>1211</v>
+        <v>2975</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2976</v>
       </c>
       <c r="F315" t="s">
-        <v>115</v>
+        <v>498</v>
       </c>
       <c r="H315" t="s">
-        <v>2988</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>2971</v>
+        <v>2978</v>
       </c>
       <c r="B316" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C316" t="s">
+        <v>706</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E316" t="s">
         <v>2986</v>
       </c>
-      <c r="C316" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F316" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>2992</v>
+        <v>76</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>2971</v>
+        <v>2978</v>
       </c>
       <c r="B317" t="s">
-        <v>2986</v>
+        <v>2993</v>
       </c>
       <c r="C317" t="s">
-        <v>782</v>
+        <v>2994</v>
       </c>
       <c r="D317" t="s">
-        <v>2993</v>
+        <v>1217</v>
       </c>
       <c r="F317" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="H317" t="s">
+        <v>2995</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>2971</v>
+        <v>2978</v>
       </c>
       <c r="B318" t="s">
-        <v>2986</v>
+        <v>2993</v>
       </c>
       <c r="C318" t="s">
-        <v>2216</v>
+        <v>2996</v>
       </c>
       <c r="D318" t="s">
-        <v>2994</v>
+        <v>2997</v>
       </c>
       <c r="F318" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2998</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2999</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>2995</v>
+        <v>2978</v>
       </c>
       <c r="B319" t="s">
-        <v>3003</v>
+        <v>2993</v>
       </c>
       <c r="C319" t="s">
-        <v>3004</v>
+        <v>785</v>
       </c>
       <c r="D319" t="s">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>2321</v>
+        <v>3000</v>
       </c>
       <c r="F319" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>3007</v>
+        <v>65</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>2995</v>
+        <v>2978</v>
       </c>
       <c r="B320" t="s">
-        <v>3003</v>
+        <v>2993</v>
       </c>
       <c r="C320" t="s">
-        <v>2329</v>
+        <v>2222</v>
       </c>
       <c r="D320" t="s">
-        <v>3008</v>
+        <v>3001</v>
       </c>
       <c r="F320" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>3009</v>
+        <v>3002</v>
       </c>
       <c r="B321" t="s">
-        <v>3020</v>
+        <v>3010</v>
       </c>
       <c r="C321" t="s">
-        <v>3021</v>
+        <v>3011</v>
       </c>
       <c r="D321" t="s">
-        <v>3022</v>
+        <v>3012</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2327</v>
       </c>
       <c r="F321" t="s">
-        <v>65</v>
+        <v>60</v>
+      </c>
+      <c r="G321" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H321" t="s">
+        <v>3014</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>3009</v>
+        <v>3002</v>
       </c>
       <c r="B322" t="s">
-        <v>3020</v>
+        <v>3010</v>
       </c>
       <c r="C322" t="s">
-        <v>936</v>
+        <v>2335</v>
       </c>
       <c r="D322" t="s">
-        <v>3023</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>3015</v>
       </c>
       <c r="F322" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>3024</v>
+        <v>65</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>3009</v>
+        <v>3016</v>
       </c>
       <c r="B323" t="s">
-        <v>3020</v>
+        <v>3027</v>
       </c>
       <c r="C323" t="s">
-        <v>3025</v>
+        <v>3028</v>
       </c>
       <c r="D323" t="s">
-        <v>3026</v>
-[...2 lines deleted...]
-        <v>3027</v>
+        <v>3029</v>
       </c>
       <c r="F323" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>3029</v>
+        <v>65</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B324" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C324" t="s">
+        <v>939</v>
+      </c>
+      <c r="D324" t="s">
         <v>3030</v>
       </c>
-      <c r="B324" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E324" t="s">
-        <v>2413</v>
+        <v>109</v>
       </c>
       <c r="F324" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>2465</v>
+        <v>561</v>
       </c>
       <c r="H324" t="s">
-        <v>2466</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>3030</v>
+        <v>3016</v>
       </c>
       <c r="B325" t="s">
-        <v>3063</v>
+        <v>3027</v>
       </c>
       <c r="C325" t="s">
-        <v>3064</v>
+        <v>3032</v>
       </c>
       <c r="D325" t="s">
-        <v>3065</v>
+        <v>3033</v>
       </c>
       <c r="E325" t="s">
-        <v>370</v>
+        <v>3034</v>
       </c>
       <c r="F325" t="s">
-        <v>76</v>
+        <v>120</v>
+      </c>
+      <c r="G325" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H325" t="s">
+        <v>3036</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B326" t="s">
-        <v>3071</v>
+        <v>3043</v>
       </c>
       <c r="C326" t="s">
-        <v>2540</v>
+        <v>2469</v>
       </c>
       <c r="D326" t="s">
-        <v>2541</v>
+        <v>2470</v>
       </c>
       <c r="E326" t="s">
-        <v>109</v>
+        <v>2419</v>
       </c>
       <c r="F326" t="s">
         <v>76</v>
       </c>
+      <c r="G326" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H326" t="s">
+        <v>2472</v>
+      </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B327" t="s">
-        <v>3077</v>
+        <v>3070</v>
       </c>
       <c r="C327" t="s">
-        <v>1523</v>
+        <v>3071</v>
       </c>
       <c r="D327" t="s">
-        <v>3078</v>
+        <v>3072</v>
       </c>
       <c r="E327" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F327" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B328" t="s">
-        <v>3086</v>
+        <v>3078</v>
       </c>
       <c r="C328" t="s">
-        <v>3087</v>
+        <v>2546</v>
       </c>
       <c r="D328" t="s">
-        <v>3088</v>
+        <v>2547</v>
       </c>
       <c r="E328" t="s">
         <v>109</v>
       </c>
       <c r="F328" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B329" t="s">
-        <v>3095</v>
+        <v>3084</v>
       </c>
       <c r="C329" t="s">
-        <v>828</v>
+        <v>1529</v>
       </c>
       <c r="D329" t="s">
-        <v>3096</v>
+        <v>3085</v>
       </c>
       <c r="E329" t="s">
         <v>109</v>
       </c>
       <c r="F329" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B330" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C330" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D330" t="s">
         <v>3095</v>
-      </c>
-[...4 lines deleted...]
-        <v>3097</v>
       </c>
       <c r="E330" t="s">
         <v>109</v>
       </c>
       <c r="F330" t="s">
-        <v>1092</v>
+        <v>76</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B331" t="s">
         <v>3102</v>
       </c>
       <c r="C331" t="s">
-        <v>2463</v>
+        <v>831</v>
       </c>
       <c r="D331" t="s">
-        <v>2464</v>
+        <v>3103</v>
       </c>
       <c r="E331" t="s">
-        <v>2413</v>
+        <v>109</v>
       </c>
       <c r="F331" t="s">
         <v>76</v>
       </c>
-      <c r="G331" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B332" t="s">
-        <v>3158</v>
+        <v>3102</v>
       </c>
       <c r="C332" t="s">
-        <v>3159</v>
+        <v>2280</v>
       </c>
       <c r="D332" t="s">
-        <v>3160</v>
+        <v>3104</v>
+      </c>
+      <c r="E332" t="s">
+        <v>109</v>
       </c>
       <c r="F332" t="s">
-        <v>65</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B333" t="s">
-        <v>3158</v>
+        <v>3109</v>
       </c>
       <c r="C333" t="s">
-        <v>3161</v>
+        <v>2469</v>
       </c>
       <c r="D333" t="s">
-        <v>3162</v>
+        <v>2470</v>
+      </c>
+      <c r="E333" t="s">
+        <v>2419</v>
       </c>
       <c r="F333" t="s">
-        <v>65</v>
+        <v>76</v>
+      </c>
+      <c r="G333" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H333" t="s">
+        <v>2472</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B334" t="s">
-        <v>3158</v>
+        <v>3165</v>
       </c>
       <c r="C334" t="s">
-        <v>3163</v>
+        <v>3166</v>
       </c>
       <c r="D334" t="s">
-        <v>3164</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>3167</v>
       </c>
       <c r="F334" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>3165</v>
+        <v>65</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B335" t="s">
-        <v>3158</v>
+        <v>3165</v>
       </c>
       <c r="C335" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
       <c r="D335" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
       <c r="F335" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B336" t="s">
-        <v>3158</v>
+        <v>3165</v>
       </c>
       <c r="C336" t="s">
-        <v>953</v>
+        <v>3170</v>
       </c>
       <c r="D336" t="s">
-        <v>3168</v>
+        <v>3171</v>
+      </c>
+      <c r="E336" t="s">
+        <v>109</v>
       </c>
       <c r="F336" t="s">
-        <v>65</v>
+        <v>2963</v>
+      </c>
+      <c r="H336" t="s">
+        <v>3172</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B337" t="s">
-        <v>3175</v>
+        <v>3165</v>
       </c>
       <c r="C337" t="s">
-        <v>3176</v>
+        <v>3173</v>
       </c>
       <c r="D337" t="s">
-        <v>3177</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>3174</v>
       </c>
       <c r="F337" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>3178</v>
+        <v>65</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B338" t="s">
-        <v>3188</v>
+        <v>3165</v>
       </c>
       <c r="C338" t="s">
-        <v>3189</v>
+        <v>956</v>
       </c>
       <c r="D338" t="s">
-        <v>3190</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>3175</v>
       </c>
       <c r="F338" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>3191</v>
+        <v>3037</v>
       </c>
       <c r="B339" t="s">
-        <v>3197</v>
+        <v>3182</v>
       </c>
       <c r="C339" t="s">
-        <v>3198</v>
+        <v>3183</v>
       </c>
       <c r="D339" t="s">
-        <v>3199</v>
+        <v>3184</v>
       </c>
       <c r="E339" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F339" t="s">
         <v>76</v>
       </c>
+      <c r="H339" t="s">
+        <v>3185</v>
+      </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>3191</v>
+        <v>3037</v>
       </c>
       <c r="B340" t="s">
-        <v>3206</v>
+        <v>3195</v>
       </c>
       <c r="C340" t="s">
-        <v>3207</v>
+        <v>3196</v>
       </c>
       <c r="D340" t="s">
-        <v>3208</v>
+        <v>3197</v>
       </c>
       <c r="E340" t="s">
-        <v>3209</v>
+        <v>109</v>
       </c>
       <c r="F340" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>3191</v>
+        <v>3198</v>
       </c>
       <c r="B341" t="s">
-        <v>3217</v>
+        <v>3204</v>
       </c>
       <c r="C341" t="s">
-        <v>3218</v>
+        <v>3205</v>
       </c>
       <c r="D341" t="s">
-        <v>3219</v>
+        <v>3206</v>
       </c>
       <c r="E341" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F341" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>3191</v>
+        <v>3198</v>
       </c>
       <c r="B342" t="s">
-        <v>3217</v>
+        <v>3213</v>
       </c>
       <c r="C342" t="s">
-        <v>1085</v>
+        <v>3214</v>
       </c>
       <c r="D342" t="s">
-        <v>3220</v>
+        <v>3215</v>
       </c>
       <c r="E342" t="s">
-        <v>3221</v>
+        <v>3216</v>
       </c>
       <c r="F342" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>3223</v>
+        <v>76</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>3191</v>
+        <v>3198</v>
       </c>
       <c r="B343" t="s">
-        <v>3217</v>
+        <v>3224</v>
       </c>
       <c r="C343" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
       <c r="D343" t="s">
-        <v>1655</v>
+        <v>3226</v>
+      </c>
+      <c r="E343" t="s">
+        <v>109</v>
       </c>
       <c r="F343" t="s">
-        <v>65</v>
+        <v>110</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>3191</v>
+        <v>3198</v>
       </c>
       <c r="B344" t="s">
-        <v>3217</v>
+        <v>3224</v>
       </c>
       <c r="C344" t="s">
-        <v>3225</v>
+        <v>1091</v>
       </c>
       <c r="D344" t="s">
-        <v>829</v>
+        <v>3227</v>
+      </c>
+      <c r="E344" t="s">
+        <v>3228</v>
       </c>
       <c r="F344" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G344" t="s">
-        <v>3226</v>
+        <v>3229</v>
       </c>
       <c r="H344" t="s">
-        <v>3227</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>3228</v>
+        <v>3198</v>
       </c>
       <c r="B345" t="s">
-        <v>3234</v>
+        <v>3224</v>
       </c>
       <c r="C345" t="s">
-        <v>693</v>
+        <v>3231</v>
       </c>
       <c r="D345" t="s">
-        <v>3235</v>
-[...2 lines deleted...]
-        <v>3236</v>
+        <v>1661</v>
       </c>
       <c r="F345" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>3238</v>
+        <v>65</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>3228</v>
+        <v>3198</v>
       </c>
       <c r="B346" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C346" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D346" t="s">
+        <v>832</v>
+      </c>
+      <c r="F346" t="s">
+        <v>120</v>
+      </c>
+      <c r="G346" t="s">
+        <v>3233</v>
+      </c>
+      <c r="H346" t="s">
         <v>3234</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B347" t="s">
         <v>3241</v>
       </c>
-      <c r="B347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C347" t="s">
-        <v>3252</v>
+        <v>696</v>
       </c>
       <c r="D347" t="s">
-        <v>3253</v>
+        <v>3242</v>
+      </c>
+      <c r="E347" t="s">
+        <v>3243</v>
       </c>
       <c r="F347" t="s">
-        <v>120</v>
+        <v>60</v>
+      </c>
+      <c r="G347" t="s">
+        <v>3244</v>
       </c>
       <c r="H347" t="s">
-        <v>3254</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B348" t="s">
         <v>3241</v>
       </c>
-      <c r="B348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C348" t="s">
-        <v>3255</v>
+        <v>3246</v>
       </c>
       <c r="D348" t="s">
-        <v>3256</v>
+        <v>2165</v>
+      </c>
+      <c r="E348" t="s">
+        <v>3247</v>
       </c>
       <c r="F348" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>3258</v>
+        <v>65</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>3241</v>
+        <v>3248</v>
       </c>
       <c r="B349" t="s">
-        <v>3251</v>
+        <v>3258</v>
       </c>
       <c r="C349" t="s">
         <v>3259</v>
       </c>
       <c r="D349" t="s">
         <v>3260</v>
       </c>
       <c r="F349" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="H349" t="s">
+        <v>3261</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>3261</v>
+        <v>3248</v>
       </c>
       <c r="B350" t="s">
-        <v>3268</v>
+        <v>3258</v>
       </c>
       <c r="C350" t="s">
-        <v>3269</v>
+        <v>3262</v>
       </c>
       <c r="D350" t="s">
-        <v>3270</v>
-[...2 lines deleted...]
-        <v>3271</v>
+        <v>3263</v>
       </c>
       <c r="F350" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G350" t="s">
-        <v>3272</v>
+        <v>3264</v>
       </c>
       <c r="H350" t="s">
-        <v>3273</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>3261</v>
+        <v>3248</v>
       </c>
       <c r="B351" t="s">
-        <v>3268</v>
+        <v>3258</v>
       </c>
       <c r="C351" t="s">
-        <v>3176</v>
+        <v>3266</v>
       </c>
       <c r="D351" t="s">
-        <v>3274</v>
+        <v>3267</v>
       </c>
       <c r="F351" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>3261</v>
+        <v>3268</v>
       </c>
       <c r="B352" t="s">
-        <v>3268</v>
+        <v>3275</v>
       </c>
       <c r="C352" t="s">
-        <v>123</v>
+        <v>3276</v>
       </c>
       <c r="D352" t="s">
-        <v>123</v>
+        <v>3277</v>
+      </c>
+      <c r="E352" t="s">
+        <v>3278</v>
       </c>
       <c r="F352" t="s">
-        <v>115</v>
+        <v>120</v>
+      </c>
+      <c r="G352" t="s">
+        <v>3279</v>
+      </c>
+      <c r="H352" t="s">
+        <v>3280</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B353" t="s">
         <v>3275</v>
       </c>
-      <c r="B353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C353" t="s">
-        <v>3283</v>
+        <v>3183</v>
       </c>
       <c r="D353" t="s">
-        <v>3284</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>3281</v>
       </c>
       <c r="F353" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B354" t="s">
         <v>3275</v>
       </c>
-      <c r="B354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C354" t="s">
-        <v>2948</v>
+        <v>123</v>
       </c>
       <c r="D354" t="s">
-        <v>3300</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="F354" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B355" t="s">
-        <v>3312</v>
+        <v>3289</v>
       </c>
       <c r="C355" t="s">
-        <v>2948</v>
+        <v>3290</v>
       </c>
       <c r="D355" t="s">
-        <v>3300</v>
+        <v>3291</v>
       </c>
       <c r="E355" t="s">
         <v>109</v>
       </c>
       <c r="F355" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B356" t="s">
-        <v>3319</v>
+        <v>3306</v>
       </c>
       <c r="C356" t="s">
-        <v>3320</v>
+        <v>2954</v>
       </c>
       <c r="D356" t="s">
-        <v>3321</v>
+        <v>3307</v>
       </c>
       <c r="E356" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F356" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B357" t="s">
-        <v>3328</v>
+        <v>3319</v>
       </c>
       <c r="C357" t="s">
-        <v>1675</v>
+        <v>2954</v>
       </c>
       <c r="D357" t="s">
-        <v>1384</v>
+        <v>3307</v>
       </c>
       <c r="E357" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
       <c r="F357" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B358" t="s">
-        <v>3338</v>
+        <v>3326</v>
       </c>
       <c r="C358" t="s">
-        <v>3339</v>
+        <v>3327</v>
       </c>
       <c r="D358" t="s">
-        <v>3340</v>
+        <v>3328</v>
+      </c>
+      <c r="E358" t="s">
+        <v>370</v>
       </c>
       <c r="F358" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B359" t="s">
-        <v>3338</v>
+        <v>3335</v>
       </c>
       <c r="C359" t="s">
-        <v>3341</v>
+        <v>1681</v>
       </c>
       <c r="D359" t="s">
-        <v>3342</v>
+        <v>1390</v>
+      </c>
+      <c r="E359" t="s">
+        <v>370</v>
       </c>
       <c r="F359" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>3344</v>
+        <v>76</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B360" t="s">
-        <v>3352</v>
+        <v>3345</v>
       </c>
       <c r="C360" t="s">
-        <v>626</v>
+        <v>3346</v>
       </c>
       <c r="D360" t="s">
-        <v>3353</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>3347</v>
       </c>
       <c r="F360" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>3354</v>
+        <v>65</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>3355</v>
+        <v>3282</v>
       </c>
       <c r="B361" t="s">
-        <v>3362</v>
+        <v>3345</v>
       </c>
       <c r="C361" t="s">
-        <v>782</v>
+        <v>3348</v>
       </c>
       <c r="D361" t="s">
-        <v>3363</v>
-[...2 lines deleted...]
-        <v>3364</v>
+        <v>3349</v>
       </c>
       <c r="F361" t="s">
-        <v>76</v>
+        <v>60</v>
+      </c>
+      <c r="G361" t="s">
+        <v>3350</v>
+      </c>
+      <c r="H361" t="s">
+        <v>3351</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>3355</v>
+        <v>3282</v>
       </c>
       <c r="B362" t="s">
-        <v>3376</v>
+        <v>3359</v>
       </c>
       <c r="C362" t="s">
-        <v>3189</v>
+        <v>629</v>
       </c>
       <c r="D362" t="s">
-        <v>3190</v>
+        <v>3360</v>
       </c>
       <c r="E362" t="s">
-        <v>109</v>
+        <v>370</v>
       </c>
       <c r="F362" t="s">
         <v>76</v>
       </c>
+      <c r="H362" t="s">
+        <v>3361</v>
+      </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B363" t="s">
-        <v>3383</v>
+        <v>3369</v>
       </c>
       <c r="C363" t="s">
-        <v>3384</v>
+        <v>785</v>
       </c>
       <c r="D363" t="s">
-        <v>3385</v>
+        <v>3370</v>
       </c>
       <c r="E363" t="s">
-        <v>190</v>
+        <v>3371</v>
       </c>
       <c r="F363" t="s">
-        <v>1092</v>
+        <v>76</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B364" t="s">
         <v>3383</v>
       </c>
       <c r="C364" t="s">
-        <v>3386</v>
+        <v>3196</v>
       </c>
       <c r="D364" t="s">
-        <v>3387</v>
+        <v>3197</v>
       </c>
       <c r="E364" t="s">
-        <v>3388</v>
+        <v>109</v>
       </c>
       <c r="F364" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B365" t="s">
-        <v>3394</v>
+        <v>3390</v>
       </c>
       <c r="C365" t="s">
-        <v>3395</v>
+        <v>3391</v>
       </c>
       <c r="D365" t="s">
-        <v>3396</v>
+        <v>3392</v>
       </c>
       <c r="E365" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="F365" t="s">
-        <v>76</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B366" t="s">
-        <v>3400</v>
+        <v>3390</v>
       </c>
       <c r="C366" t="s">
-        <v>3189</v>
+        <v>3393</v>
       </c>
       <c r="D366" t="s">
-        <v>3190</v>
+        <v>3394</v>
       </c>
       <c r="E366" t="s">
-        <v>109</v>
+        <v>3395</v>
       </c>
       <c r="F366" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B367" t="s">
-        <v>3415</v>
+        <v>3401</v>
       </c>
       <c r="C367" t="s">
-        <v>3416</v>
+        <v>3402</v>
       </c>
       <c r="D367" t="s">
-        <v>3417</v>
+        <v>3403</v>
       </c>
       <c r="E367" t="s">
-        <v>3418</v>
+        <v>109</v>
       </c>
       <c r="F367" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B368" t="s">
-        <v>3426</v>
+        <v>3407</v>
       </c>
       <c r="C368" t="s">
-        <v>2112</v>
+        <v>3196</v>
       </c>
       <c r="D368" t="s">
-        <v>2113</v>
+        <v>3197</v>
       </c>
       <c r="E368" t="s">
-        <v>190</v>
+        <v>109</v>
       </c>
       <c r="F368" t="s">
         <v>76</v>
       </c>
-      <c r="G368" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B369" t="s">
-        <v>3444</v>
+        <v>3422</v>
       </c>
       <c r="C369" t="s">
-        <v>2112</v>
+        <v>3423</v>
       </c>
       <c r="D369" t="s">
-        <v>2113</v>
+        <v>3424</v>
       </c>
       <c r="E369" t="s">
-        <v>190</v>
+        <v>3425</v>
       </c>
       <c r="F369" t="s">
         <v>76</v>
       </c>
-      <c r="G369" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B370" t="s">
-        <v>3444</v>
+        <v>3433</v>
       </c>
       <c r="C370" t="s">
-        <v>2463</v>
+        <v>2118</v>
       </c>
       <c r="D370" t="s">
-        <v>2464</v>
+        <v>2119</v>
       </c>
       <c r="E370" t="s">
-        <v>2413</v>
+        <v>190</v>
       </c>
       <c r="F370" t="s">
-        <v>1092</v>
+        <v>76</v>
       </c>
       <c r="G370" t="s">
-        <v>2465</v>
+        <v>2120</v>
       </c>
       <c r="H370" t="s">
-        <v>2466</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B371" t="s">
-        <v>3444</v>
+        <v>3451</v>
       </c>
       <c r="C371" t="s">
-        <v>3445</v>
+        <v>2118</v>
       </c>
       <c r="D371" t="s">
-        <v>3446</v>
+        <v>2119</v>
+      </c>
+      <c r="E371" t="s">
+        <v>190</v>
       </c>
       <c r="F371" t="s">
-        <v>1092</v>
+        <v>76</v>
+      </c>
+      <c r="G371" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H371" t="s">
+        <v>2121</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B372" t="s">
-        <v>3477</v>
+        <v>3451</v>
       </c>
       <c r="C372" t="s">
-        <v>2458</v>
+        <v>2469</v>
       </c>
       <c r="D372" t="s">
-        <v>2459</v>
+        <v>2470</v>
       </c>
       <c r="E372" t="s">
-        <v>2460</v>
+        <v>2419</v>
       </c>
       <c r="F372" t="s">
-        <v>110</v>
+        <v>1098</v>
+      </c>
+      <c r="G372" t="s">
+        <v>2471</v>
       </c>
       <c r="H372" t="s">
-        <v>2462</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B373" t="s">
-        <v>3477</v>
+        <v>3451</v>
       </c>
       <c r="C373" t="s">
-        <v>3478</v>
+        <v>3452</v>
       </c>
       <c r="D373" t="s">
-        <v>3479</v>
-[...2 lines deleted...]
-        <v>3480</v>
+        <v>3453</v>
       </c>
       <c r="F373" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>3482</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B374" t="s">
-        <v>3477</v>
+        <v>3484</v>
       </c>
       <c r="C374" t="s">
-        <v>3483</v>
+        <v>2464</v>
       </c>
       <c r="D374" t="s">
-        <v>3484</v>
+        <v>2465</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2466</v>
       </c>
       <c r="F374" t="s">
-        <v>65</v>
+        <v>110</v>
+      </c>
+      <c r="H374" t="s">
+        <v>2468</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B375" t="s">
-        <v>3477</v>
+        <v>3484</v>
       </c>
       <c r="C375" t="s">
-        <v>1043</v>
+        <v>3485</v>
       </c>
       <c r="D375" t="s">
-        <v>3485</v>
+        <v>3486</v>
+      </c>
+      <c r="E375" t="s">
+        <v>3487</v>
       </c>
       <c r="F375" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="G375" t="s">
+        <v>3488</v>
+      </c>
+      <c r="H375" t="s">
+        <v>3489</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B376" t="s">
-        <v>3477</v>
+        <v>3484</v>
       </c>
       <c r="C376" t="s">
-        <v>693</v>
+        <v>3490</v>
       </c>
       <c r="D376" t="s">
-        <v>2320</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>3491</v>
       </c>
       <c r="F376" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>3486</v>
+        <v>65</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B377" t="s">
-        <v>3477</v>
+        <v>3484</v>
       </c>
       <c r="C377" t="s">
-        <v>123</v>
+        <v>1049</v>
       </c>
       <c r="D377" t="s">
-        <v>123</v>
+        <v>3492</v>
       </c>
       <c r="F377" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B378" t="s">
-        <v>3477</v>
+        <v>3484</v>
       </c>
       <c r="C378" t="s">
-        <v>1819</v>
+        <v>696</v>
       </c>
       <c r="D378" t="s">
-        <v>3487</v>
+        <v>2326</v>
+      </c>
+      <c r="E378" t="s">
+        <v>109</v>
       </c>
       <c r="F378" t="s">
-        <v>2256</v>
+        <v>110</v>
       </c>
       <c r="H378" t="s">
-        <v>3488</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>3489</v>
+        <v>3362</v>
       </c>
       <c r="B379" t="s">
-        <v>3496</v>
+        <v>3484</v>
       </c>
       <c r="C379" t="s">
-        <v>2006</v>
+        <v>123</v>
       </c>
       <c r="D379" t="s">
-        <v>1211</v>
+        <v>123</v>
       </c>
       <c r="F379" t="s">
         <v>115</v>
       </c>
-      <c r="H379" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>3489</v>
+        <v>3362</v>
       </c>
       <c r="B380" t="s">
-        <v>3496</v>
+        <v>3484</v>
       </c>
       <c r="C380" t="s">
-        <v>3498</v>
+        <v>1825</v>
       </c>
       <c r="D380" t="s">
-        <v>3499</v>
+        <v>3494</v>
       </c>
       <c r="F380" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>3500</v>
+        <v>2262</v>
       </c>
       <c r="H380" t="s">
-        <v>3501</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>3489</v>
+        <v>3496</v>
       </c>
       <c r="B381" t="s">
-        <v>3496</v>
+        <v>3503</v>
       </c>
       <c r="C381" t="s">
-        <v>3502</v>
+        <v>2012</v>
       </c>
       <c r="D381" t="s">
-        <v>3008</v>
+        <v>1217</v>
       </c>
       <c r="F381" t="s">
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="H381" t="s">
+        <v>3504</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B382" t="s">
         <v>3503</v>
       </c>
-      <c r="B382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C382" t="s">
-        <v>3511</v>
+        <v>3505</v>
       </c>
       <c r="D382" t="s">
-        <v>3512</v>
+        <v>3506</v>
       </c>
       <c r="F382" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="G382" t="s">
+        <v>3507</v>
+      </c>
+      <c r="H382" t="s">
+        <v>3508</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B383" t="s">
         <v>3503</v>
       </c>
-      <c r="B383" t="s">
+      <c r="C383" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D383" t="s">
+        <v>3015</v>
+      </c>
+      <c r="F383" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
         <v>3510</v>
       </c>
-      <c r="C383" t="s">
-[...8 lines deleted...]
-      <c r="F383" t="s">
+      <c r="B384" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C384" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D384" t="s">
+        <v>3519</v>
+      </c>
+      <c r="F384" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B385" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D385" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E385" t="s">
+        <v>3521</v>
+      </c>
+      <c r="F385" t="s">
         <v>60</v>
       </c>
-      <c r="G383" t="s">
-[...3 lines deleted...]
-        <v>3516</v>
+      <c r="G385" t="s">
+        <v>3522</v>
+      </c>
+      <c r="H385" t="s">
+        <v>3523</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
@@ -29312,2040 +29376,2040 @@
       </c>
       <c r="B5" t="s">
         <v>501</v>
       </c>
       <c r="C5" t="s">
         <v>502</v>
       </c>
       <c r="D5" t="s">
         <v>511</v>
       </c>
       <c r="E5" t="s">
         <v>406</v>
       </c>
       <c r="F5" t="s">
         <v>512</v>
       </c>
       <c r="G5" t="s">
         <v>141</v>
       </c>
       <c r="H5" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B6" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C6" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="D6" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E6" t="s">
         <v>522</v>
       </c>
       <c r="F6" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="G6" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="H6" t="s">
         <v>142</v>
       </c>
       <c r="J6" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B7" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C7" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="D7" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="E7" t="s">
         <v>89</v>
       </c>
       <c r="F7" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="G7" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H7" t="s">
         <v>142</v>
       </c>
       <c r="J7" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B8" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C8" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="D8" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="E8" t="s">
         <v>89</v>
       </c>
       <c r="F8" t="s">
+        <v>594</v>
+      </c>
+      <c r="G8" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="H8" t="s">
         <v>142</v>
       </c>
       <c r="J8" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B9" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C9" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="D9" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="E9" t="s">
         <v>414</v>
       </c>
       <c r="G9" t="s">
         <v>141</v>
       </c>
       <c r="H9" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B10" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C10" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="D10" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="E10" t="s">
         <v>145</v>
       </c>
       <c r="G10" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="H10" t="s">
         <v>513</v>
       </c>
       <c r="I10" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B11" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C11" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D11" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="E11" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="F11" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="G11" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="H11" t="s">
         <v>142</v>
       </c>
       <c r="J11" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B12" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C12" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D12" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="E12" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="F12" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="G12" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="H12" t="s">
         <v>142</v>
       </c>
       <c r="J12" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B13" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C13" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D13" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="E13" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="F13" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="G13" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="H13" t="s">
         <v>142</v>
       </c>
       <c r="J13" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B14" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C14" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D14" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="E14" t="s">
         <v>522</v>
       </c>
       <c r="F14" t="s">
+        <v>926</v>
+      </c>
+      <c r="G14" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
       <c r="H14" t="s">
         <v>142</v>
       </c>
       <c r="J14" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B15" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C15" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D15" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="E15" t="s">
         <v>414</v>
       </c>
       <c r="F15" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="G15" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="H15" t="s">
         <v>142</v>
       </c>
       <c r="J15" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B16" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="C16" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="D16" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
       <c r="E16" t="s">
         <v>414</v>
       </c>
       <c r="G16" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="H16" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B17" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="C17" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="D17" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="E17" t="s">
         <v>145</v>
       </c>
       <c r="F17" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
       <c r="G17" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H17" t="s">
         <v>142</v>
       </c>
       <c r="J17" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B18" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="C18" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="D18" t="s">
-        <v>1113</v>
+        <v>1119</v>
       </c>
       <c r="E18" t="s">
         <v>153</v>
       </c>
       <c r="F18" t="s">
-        <v>1114</v>
+        <v>1120</v>
       </c>
       <c r="G18" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H18" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B19" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C19" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="D19" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="E19" t="s">
         <v>414</v>
       </c>
       <c r="G19" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="H19" t="s">
         <v>142</v>
       </c>
       <c r="J19" t="s">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="K19" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B20" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C20" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="D20" t="s">
-        <v>1319</v>
+        <v>1325</v>
       </c>
       <c r="E20" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="G20" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H20" t="s">
         <v>142</v>
       </c>
       <c r="J20" t="s">
-        <v>1321</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B21" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C21" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="D21" t="s">
-        <v>1322</v>
+        <v>1328</v>
       </c>
       <c r="E21" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="G21" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H21" t="s">
         <v>142</v>
       </c>
       <c r="J21" t="s">
-        <v>1323</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B22" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C22" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="D22" t="s">
-        <v>1324</v>
+        <v>1330</v>
       </c>
       <c r="E22" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="G22" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H22" t="s">
         <v>142</v>
       </c>
       <c r="J22" t="s">
-        <v>1325</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B23" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C23" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="D23" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E23" t="s">
         <v>1326</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H23" t="s">
         <v>142</v>
       </c>
       <c r="J23" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="B24" t="s">
-        <v>1386</v>
+        <v>1392</v>
       </c>
       <c r="C24" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="D24" t="s">
-        <v>1396</v>
+        <v>1402</v>
       </c>
       <c r="E24" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="F24" t="s">
-        <v>1397</v>
+        <v>1403</v>
       </c>
       <c r="G24" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
       <c r="H24" t="s">
         <v>142</v>
       </c>
       <c r="J24" t="s">
-        <v>1399</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B25" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C25" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="D25" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="E25" t="s">
         <v>522</v>
       </c>
       <c r="F25" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="G25" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="H25" t="s">
         <v>194</v>
       </c>
       <c r="J25" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="K25" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B26" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C26" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="D26" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
       <c r="E26" t="s">
         <v>522</v>
       </c>
       <c r="F26" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="G26" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
       <c r="H26" t="s">
         <v>142</v>
       </c>
       <c r="J26" t="s">
-        <v>1580</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B27" t="s">
-        <v>1882</v>
+        <v>1888</v>
       </c>
       <c r="C27" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
       <c r="D27" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="E27" t="s">
         <v>254</v>
       </c>
       <c r="G27" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="H27" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B28" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="C28" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="D28" t="s">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="E28" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="F28" t="s">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="G28" t="s">
         <v>141</v>
       </c>
       <c r="H28" t="s">
         <v>142</v>
       </c>
       <c r="J28" t="s">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="K28" t="s">
-        <v>2014</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B29" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="C29" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="D29" t="s">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E29" t="s">
         <v>79</v>
       </c>
       <c r="G29" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="H29" t="s">
         <v>142</v>
       </c>
       <c r="J29" t="s">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B30" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="C30" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="D30" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="G30" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="H30" t="s">
         <v>142</v>
       </c>
       <c r="J30" t="s">
-        <v>2019</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B31" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C31" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="D31" t="s">
-        <v>2048</v>
+        <v>2054</v>
       </c>
       <c r="E31" t="s">
         <v>89</v>
       </c>
       <c r="G31" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="H31" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B32" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C32" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="D32" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="E32" t="s">
         <v>414</v>
       </c>
       <c r="G32" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="H32" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B33" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C33" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="D33" t="s">
-        <v>2050</v>
+        <v>2056</v>
       </c>
       <c r="E33" t="s">
         <v>414</v>
       </c>
       <c r="F33" t="s">
-        <v>2051</v>
+        <v>2057</v>
       </c>
       <c r="G33" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H33" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B34" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C34" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="D34" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="E34" t="s">
         <v>414</v>
       </c>
       <c r="F34" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
       <c r="G34" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H34" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B35" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C35" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="D35" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="E35" t="s">
         <v>145</v>
       </c>
       <c r="G35" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="H35" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B36" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="C36" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="D36" t="s">
-        <v>2088</v>
+        <v>2094</v>
       </c>
       <c r="E36" t="s">
         <v>145</v>
       </c>
       <c r="F36" t="s">
-        <v>2089</v>
+        <v>2095</v>
       </c>
       <c r="G36" t="s">
-        <v>2090</v>
+        <v>2096</v>
       </c>
       <c r="H36" t="s">
         <v>142</v>
       </c>
       <c r="J36" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B37" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="C37" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="D37" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="E37" t="s">
         <v>153</v>
       </c>
       <c r="G37" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="H37" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B38" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="C38" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="D38" t="s">
-        <v>2093</v>
+        <v>2099</v>
       </c>
       <c r="E38" t="s">
         <v>153</v>
       </c>
       <c r="G38" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
       <c r="H38" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B39" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="C39" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="D39" t="s">
-        <v>2094</v>
+        <v>2100</v>
       </c>
       <c r="E39" t="s">
         <v>206</v>
       </c>
       <c r="G39" t="s">
-        <v>2095</v>
+        <v>2101</v>
       </c>
       <c r="H39" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B40" t="s">
-        <v>2132</v>
+        <v>2138</v>
       </c>
       <c r="C40" t="s">
-        <v>2133</v>
+        <v>2139</v>
       </c>
       <c r="D40" t="s">
-        <v>2148</v>
+        <v>2154</v>
       </c>
       <c r="E40" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="F40" t="s">
-        <v>2149</v>
+        <v>2155</v>
       </c>
       <c r="G40" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="H40" t="s">
         <v>142</v>
       </c>
       <c r="J40" t="s">
-        <v>2150</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B41" t="s">
-        <v>2267</v>
+        <v>2273</v>
       </c>
       <c r="C41" t="s">
-        <v>2268</v>
+        <v>2274</v>
       </c>
       <c r="D41" t="s">
-        <v>2279</v>
+        <v>2285</v>
       </c>
       <c r="E41" t="s">
         <v>166</v>
       </c>
       <c r="F41" t="s">
-        <v>2280</v>
+        <v>2286</v>
       </c>
       <c r="G41" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H41" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B42" t="s">
-        <v>2267</v>
+        <v>2273</v>
       </c>
       <c r="C42" t="s">
-        <v>2268</v>
+        <v>2274</v>
       </c>
       <c r="D42" t="s">
-        <v>2281</v>
+        <v>2287</v>
       </c>
       <c r="E42" t="s">
         <v>197</v>
       </c>
       <c r="F42" t="s">
-        <v>2282</v>
+        <v>2288</v>
       </c>
       <c r="G42" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H42" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B43" t="s">
-        <v>2295</v>
+        <v>2301</v>
       </c>
       <c r="C43" t="s">
-        <v>2296</v>
+        <v>2302</v>
       </c>
       <c r="D43" t="s">
-        <v>2307</v>
+        <v>2313</v>
       </c>
       <c r="E43" t="s">
         <v>79</v>
       </c>
       <c r="G43" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="H43" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B44" t="s">
-        <v>2342</v>
+        <v>2348</v>
       </c>
       <c r="C44" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="D44" t="s">
-        <v>2350</v>
+        <v>2356</v>
       </c>
       <c r="E44" t="s">
         <v>246</v>
       </c>
       <c r="F44" t="s">
-        <v>2351</v>
+        <v>2357</v>
       </c>
       <c r="G44" t="s">
-        <v>2352</v>
+        <v>2358</v>
       </c>
       <c r="H44" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B45" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="C45" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="D45" t="s">
-        <v>2367</v>
+        <v>2373</v>
       </c>
       <c r="E45" t="s">
         <v>153</v>
       </c>
       <c r="F45" t="s">
-        <v>2368</v>
+        <v>2374</v>
       </c>
       <c r="G45" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="H45" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B46" t="s">
-        <v>2369</v>
+        <v>2375</v>
       </c>
       <c r="C46" t="s">
-        <v>2370</v>
+        <v>2376</v>
       </c>
       <c r="D46" t="s">
-        <v>2377</v>
+        <v>2383</v>
       </c>
       <c r="E46" t="s">
         <v>214</v>
       </c>
       <c r="G46" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="H46" t="s">
         <v>142</v>
       </c>
       <c r="J46" t="s">
-        <v>2378</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B47" t="s">
-        <v>2388</v>
+        <v>2394</v>
       </c>
       <c r="C47" t="s">
-        <v>2389</v>
+        <v>2395</v>
       </c>
       <c r="D47" t="s">
-        <v>2394</v>
+        <v>2400</v>
       </c>
       <c r="E47" t="s">
         <v>153</v>
       </c>
       <c r="F47" t="s">
-        <v>2395</v>
+        <v>2401</v>
       </c>
       <c r="G47" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="H47" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B48" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C48" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D48" t="s">
-        <v>2472</v>
+        <v>2478</v>
       </c>
       <c r="E48" t="s">
         <v>406</v>
       </c>
       <c r="F48" t="s">
-        <v>2473</v>
+        <v>2479</v>
       </c>
       <c r="G48" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H48" t="s">
         <v>142</v>
       </c>
       <c r="J48" t="s">
-        <v>2474</v>
+        <v>2480</v>
       </c>
       <c r="K48" t="s">
-        <v>2475</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B49" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C49" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D49" t="s">
-        <v>2476</v>
+        <v>2482</v>
       </c>
       <c r="E49" t="s">
         <v>406</v>
       </c>
       <c r="F49" t="s">
-        <v>2477</v>
+        <v>2483</v>
       </c>
       <c r="G49" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H49" t="s">
         <v>142</v>
       </c>
       <c r="J49" t="s">
-        <v>2478</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B50" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C50" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D50" t="s">
-        <v>2479</v>
+        <v>2485</v>
       </c>
       <c r="E50" t="s">
         <v>406</v>
       </c>
       <c r="F50" t="s">
-        <v>2480</v>
+        <v>2486</v>
       </c>
       <c r="G50" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="H50" t="s">
         <v>142</v>
       </c>
       <c r="J50" t="s">
-        <v>2481</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B51" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C51" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D51" t="s">
-        <v>2482</v>
+        <v>2488</v>
       </c>
       <c r="E51" t="s">
         <v>406</v>
       </c>
       <c r="F51" t="s">
-        <v>2483</v>
+        <v>2489</v>
       </c>
       <c r="G51" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H51" t="s">
         <v>142</v>
       </c>
       <c r="J51" t="s">
-        <v>2484</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B52" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C52" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D52" t="s">
-        <v>2485</v>
+        <v>2491</v>
       </c>
       <c r="E52" t="s">
         <v>406</v>
       </c>
       <c r="F52" t="s">
-        <v>2486</v>
+        <v>2492</v>
       </c>
       <c r="G52" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H52" t="s">
         <v>142</v>
       </c>
       <c r="J52" t="s">
-        <v>2487</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B53" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C53" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D53" t="s">
-        <v>2488</v>
+        <v>2494</v>
       </c>
       <c r="E53" t="s">
         <v>406</v>
       </c>
       <c r="F53" t="s">
-        <v>2489</v>
+        <v>2495</v>
       </c>
       <c r="G53" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H53" t="s">
         <v>142</v>
       </c>
       <c r="J53" t="s">
-        <v>2490</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B54" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C54" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D54" t="s">
-        <v>2491</v>
+        <v>2497</v>
       </c>
       <c r="E54" t="s">
         <v>89</v>
       </c>
       <c r="F54" t="s">
-        <v>2492</v>
+        <v>2498</v>
       </c>
       <c r="G54" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H54" t="s">
         <v>142</v>
       </c>
       <c r="J54" t="s">
-        <v>2493</v>
+        <v>2499</v>
       </c>
       <c r="K54" t="s">
-        <v>2494</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B55" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C55" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D55" t="s">
-        <v>2495</v>
+        <v>2501</v>
       </c>
       <c r="E55" t="s">
         <v>89</v>
       </c>
       <c r="F55" t="s">
-        <v>2496</v>
+        <v>2502</v>
       </c>
       <c r="G55" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H55" t="s">
         <v>142</v>
       </c>
       <c r="J55" t="s">
-        <v>2497</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B56" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C56" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="D56" t="s">
-        <v>2498</v>
+        <v>2504</v>
       </c>
       <c r="E56" t="s">
         <v>89</v>
       </c>
       <c r="F56" t="s">
-        <v>2499</v>
+        <v>2505</v>
       </c>
       <c r="G56" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H56" t="s">
         <v>142</v>
       </c>
       <c r="J56" t="s">
-        <v>2500</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B57" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="C57" t="s">
-        <v>2532</v>
+        <v>2538</v>
       </c>
       <c r="D57" t="s">
-        <v>2542</v>
+        <v>2548</v>
       </c>
       <c r="E57" t="s">
         <v>145</v>
       </c>
       <c r="G57" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="H57" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B58" t="s">
-        <v>2556</v>
+        <v>2562</v>
       </c>
       <c r="C58" t="s">
-        <v>2557</v>
+        <v>2563</v>
       </c>
       <c r="D58" t="s">
-        <v>2565</v>
+        <v>2571</v>
       </c>
       <c r="E58" t="s">
         <v>153</v>
       </c>
       <c r="F58" t="s">
-        <v>2566</v>
+        <v>2572</v>
       </c>
       <c r="G58" t="s">
         <v>141</v>
       </c>
       <c r="H58" t="s">
         <v>142</v>
       </c>
       <c r="J58" t="s">
-        <v>2567</v>
+        <v>2573</v>
       </c>
       <c r="K58" t="s">
-        <v>2568</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B59" t="s">
-        <v>2596</v>
+        <v>2602</v>
       </c>
       <c r="C59" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
       <c r="D59" t="s">
-        <v>2615</v>
+        <v>2621</v>
       </c>
       <c r="E59" t="s">
         <v>406</v>
       </c>
       <c r="F59" t="s">
-        <v>2616</v>
+        <v>2622</v>
       </c>
       <c r="G59" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="H59" t="s">
         <v>142</v>
       </c>
       <c r="J59" t="s">
-        <v>2617</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B60" t="s">
-        <v>2596</v>
+        <v>2602</v>
       </c>
       <c r="C60" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
       <c r="D60" t="s">
-        <v>2618</v>
+        <v>2624</v>
       </c>
       <c r="E60" t="s">
         <v>89</v>
       </c>
       <c r="F60" t="s">
-        <v>2619</v>
+        <v>2625</v>
       </c>
       <c r="G60" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="H60" t="s">
         <v>142</v>
       </c>
       <c r="J60" t="s">
-        <v>2620</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B61" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="C61" t="s">
-        <v>2704</v>
+        <v>2710</v>
       </c>
       <c r="D61" t="s">
-        <v>2711</v>
+        <v>2717</v>
       </c>
       <c r="E61" t="s">
         <v>145</v>
       </c>
       <c r="F61" t="s">
-        <v>2712</v>
+        <v>2718</v>
       </c>
       <c r="G61" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="H61" t="s">
         <v>142</v>
       </c>
       <c r="J61" t="s">
-        <v>2713</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B62" t="s">
-        <v>2800</v>
+        <v>2806</v>
       </c>
       <c r="C62" t="s">
-        <v>2801</v>
+        <v>2807</v>
       </c>
       <c r="D62" t="s">
-        <v>2806</v>
+        <v>2812</v>
       </c>
       <c r="E62" t="s">
         <v>214</v>
       </c>
       <c r="F62" t="s">
-        <v>2807</v>
+        <v>2813</v>
       </c>
       <c r="G62" t="s">
-        <v>2808</v>
+        <v>2814</v>
       </c>
       <c r="H62" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B63" t="s">
-        <v>2800</v>
+        <v>2806</v>
       </c>
       <c r="C63" t="s">
-        <v>2801</v>
+        <v>2807</v>
       </c>
       <c r="D63" t="s">
-        <v>2809</v>
+        <v>2815</v>
       </c>
       <c r="E63" t="s">
         <v>214</v>
       </c>
       <c r="F63" t="s">
-        <v>2810</v>
+        <v>2816</v>
       </c>
       <c r="G63" t="s">
-        <v>2808</v>
+        <v>2814</v>
       </c>
       <c r="H63" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B64" t="s">
-        <v>2800</v>
+        <v>2806</v>
       </c>
       <c r="C64" t="s">
-        <v>2801</v>
+        <v>2807</v>
       </c>
       <c r="D64" t="s">
-        <v>2811</v>
+        <v>2817</v>
       </c>
       <c r="E64" t="s">
         <v>214</v>
       </c>
       <c r="F64" t="s">
-        <v>2812</v>
+        <v>2818</v>
       </c>
       <c r="G64" t="s">
-        <v>2808</v>
+        <v>2814</v>
       </c>
       <c r="H64" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B65" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="C65" t="s">
-        <v>2830</v>
+        <v>2836</v>
       </c>
       <c r="D65" t="s">
-        <v>2841</v>
+        <v>2847</v>
       </c>
       <c r="E65" t="s">
         <v>522</v>
       </c>
       <c r="F65" t="s">
-        <v>2842</v>
+        <v>2848</v>
       </c>
       <c r="G65" t="s">
         <v>141</v>
       </c>
       <c r="H65" t="s">
         <v>142</v>
       </c>
       <c r="J65" t="s">
-        <v>2843</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B66" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C66" t="s">
-        <v>3032</v>
+        <v>3039</v>
       </c>
       <c r="D66" t="s">
-        <v>3037</v>
+        <v>3044</v>
       </c>
       <c r="E66" t="s">
         <v>89</v>
       </c>
       <c r="G66" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="H66" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B67" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C67" t="s">
-        <v>3032</v>
+        <v>3039</v>
       </c>
       <c r="D67" t="s">
-        <v>3038</v>
+        <v>3045</v>
       </c>
       <c r="E67" t="s">
         <v>89</v>
       </c>
       <c r="G67" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H67" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B68" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C68" t="s">
-        <v>3032</v>
+        <v>3039</v>
       </c>
       <c r="D68" t="s">
-        <v>3039</v>
+        <v>3046</v>
       </c>
       <c r="E68" t="s">
         <v>139</v>
       </c>
       <c r="F68" t="s">
-        <v>3040</v>
+        <v>3047</v>
       </c>
       <c r="G68" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="H68" t="s">
         <v>142</v>
       </c>
       <c r="J68" t="s">
-        <v>3041</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B69" t="s">
-        <v>3072</v>
+        <v>3079</v>
       </c>
       <c r="C69" t="s">
-        <v>3073</v>
+        <v>3080</v>
       </c>
       <c r="D69" t="s">
-        <v>3079</v>
+        <v>3086</v>
       </c>
       <c r="E69" t="s">
         <v>145</v>
       </c>
       <c r="F69" t="s">
-        <v>3080</v>
+        <v>3087</v>
       </c>
       <c r="G69" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="H69" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B70" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C70" t="s">
-        <v>3099</v>
+        <v>3106</v>
       </c>
       <c r="D70" t="s">
-        <v>3103</v>
+        <v>3110</v>
       </c>
       <c r="E70" t="s">
         <v>406</v>
       </c>
       <c r="F70" t="s">
-        <v>3104</v>
+        <v>3111</v>
       </c>
       <c r="G70" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="H70" t="s">
         <v>142</v>
       </c>
       <c r="J70" t="s">
-        <v>3105</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B71" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C71" t="s">
-        <v>3099</v>
+        <v>3106</v>
       </c>
       <c r="D71" t="s">
-        <v>3106</v>
+        <v>3113</v>
       </c>
       <c r="E71" t="s">
         <v>406</v>
       </c>
       <c r="F71" t="s">
-        <v>3107</v>
+        <v>3114</v>
       </c>
       <c r="G71" t="s">
         <v>193</v>
       </c>
       <c r="H71" t="s">
         <v>194</v>
       </c>
       <c r="J71" t="s">
-        <v>3108</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B72" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C72" t="s">
-        <v>3099</v>
+        <v>3106</v>
       </c>
       <c r="D72" t="s">
-        <v>3109</v>
+        <v>3116</v>
       </c>
       <c r="E72" t="s">
         <v>89</v>
       </c>
       <c r="F72" t="s">
-        <v>3110</v>
+        <v>3117</v>
       </c>
       <c r="G72" t="s">
         <v>193</v>
       </c>
       <c r="H72" t="s">
         <v>194</v>
       </c>
       <c r="J72" t="s">
-        <v>3111</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B73" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C73" t="s">
-        <v>3099</v>
+        <v>3106</v>
       </c>
       <c r="D73" t="s">
-        <v>3112</v>
+        <v>3119</v>
       </c>
       <c r="E73" t="s">
         <v>89</v>
       </c>
       <c r="F73" t="s">
-        <v>3113</v>
+        <v>3120</v>
       </c>
       <c r="G73" t="s">
         <v>193</v>
       </c>
       <c r="H73" t="s">
         <v>194</v>
       </c>
       <c r="J73" t="s">
-        <v>3114</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B74" t="s">
-        <v>3307</v>
+        <v>3314</v>
       </c>
       <c r="C74" t="s">
-        <v>3308</v>
+        <v>3315</v>
       </c>
       <c r="D74" t="s">
-        <v>3308</v>
+        <v>3315</v>
       </c>
       <c r="E74" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="G74" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="H74" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B75" t="s">
-        <v>3397</v>
+        <v>3404</v>
       </c>
       <c r="C75" t="s">
-        <v>3398</v>
+        <v>3405</v>
       </c>
       <c r="D75" t="s">
-        <v>3401</v>
+        <v>3408</v>
       </c>
       <c r="E75" t="s">
         <v>414</v>
       </c>
       <c r="F75" t="s">
-        <v>3402</v>
+        <v>3409</v>
       </c>
       <c r="G75" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H75" t="s">
         <v>142</v>
       </c>
       <c r="J75" t="s">
-        <v>3403</v>
+        <v>3410</v>
       </c>
       <c r="K75" t="s">
-        <v>3404</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B76" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C76" t="s">
-        <v>3420</v>
+        <v>3427</v>
       </c>
       <c r="D76" t="s">
-        <v>3427</v>
+        <v>3434</v>
       </c>
       <c r="E76" t="s">
         <v>89</v>
       </c>
       <c r="F76" t="s">
-        <v>3428</v>
+        <v>3435</v>
       </c>
       <c r="G76" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H76" t="s">
         <v>142</v>
       </c>
       <c r="J76" t="s">
-        <v>3429</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B77" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C77" t="s">
-        <v>3420</v>
+        <v>3427</v>
       </c>
       <c r="D77" t="s">
-        <v>3430</v>
+        <v>3437</v>
       </c>
       <c r="E77" t="s">
         <v>89</v>
       </c>
       <c r="F77" t="s">
-        <v>3431</v>
+        <v>3438</v>
       </c>
       <c r="G77" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H77" t="s">
         <v>142</v>
       </c>
       <c r="J77" t="s">
-        <v>3432</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B78" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C78" t="s">
-        <v>3440</v>
+        <v>3447</v>
       </c>
       <c r="D78" t="s">
-        <v>3447</v>
+        <v>3454</v>
       </c>
       <c r="E78" t="s">
         <v>372</v>
       </c>
       <c r="F78" t="s">
-        <v>3448</v>
+        <v>3455</v>
       </c>
       <c r="G78" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="H78" t="s">
         <v>142</v>
       </c>
       <c r="J78" t="s">
-        <v>3449</v>
+        <v>3456</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M313"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
@@ -32712,7160 +32776,7160 @@
       </c>
       <c r="E47" t="s">
         <v>89</v>
       </c>
       <c r="F47" t="s">
         <v>90</v>
       </c>
       <c r="G47" t="s">
         <v>91</v>
       </c>
       <c r="H47" t="s">
         <v>92</v>
       </c>
       <c r="I47">
         <v>24164349</v>
       </c>
       <c r="J47" t="s">
         <v>93</v>
       </c>
       <c r="M47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B48" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="E48" t="s">
         <v>372</v>
       </c>
       <c r="F48" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="G48" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="H48" t="s">
         <v>169</v>
       </c>
       <c r="I48">
         <v>27055165</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B49" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="E49" t="s">
         <v>79</v>
       </c>
       <c r="F49" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="G49" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="H49" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="I49">
         <v>26744228</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B50" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E50" t="s">
         <v>89</v>
       </c>
       <c r="F50" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G50" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="H50" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="I50">
         <v>24401167</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B51" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E51" t="s">
         <v>89</v>
       </c>
       <c r="F51" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="G51" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="H51" t="s">
         <v>388</v>
       </c>
       <c r="I51">
         <v>25349899</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B52" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C52" t="s">
         <v>351</v>
       </c>
       <c r="D52" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="E52" t="s">
         <v>414</v>
       </c>
       <c r="F52" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="G52" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="H52" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B53" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C53" t="s">
         <v>351</v>
       </c>
       <c r="D53" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="E53" t="s">
         <v>414</v>
       </c>
       <c r="H53" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B54" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C54" t="s">
         <v>351</v>
       </c>
       <c r="D54" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E54" t="s">
         <v>414</v>
       </c>
       <c r="H54" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B55" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C55" t="s">
         <v>351</v>
       </c>
       <c r="D55" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="E55" t="s">
         <v>414</v>
       </c>
       <c r="H55" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B56" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C56" t="s">
         <v>87</v>
       </c>
       <c r="D56" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="E56" t="s">
         <v>414</v>
       </c>
       <c r="F56" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="G56" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="H56" t="s">
         <v>427</v>
       </c>
       <c r="I56">
         <v>23465555</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B57" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C57" t="s">
         <v>351</v>
       </c>
       <c r="D57" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="E57" t="s">
         <v>414</v>
       </c>
       <c r="H57" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B58" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C58" t="s">
         <v>87</v>
       </c>
       <c r="D58" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="E58" t="s">
         <v>206</v>
       </c>
       <c r="F58" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="G58" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="H58" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="I58">
         <v>16428912</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B59" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C59" t="s">
         <v>87</v>
       </c>
       <c r="D59" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="E59" t="s">
         <v>79</v>
       </c>
       <c r="F59" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="G59" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="H59" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="I59">
         <v>27328578</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B60" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C60" t="s">
         <v>87</v>
       </c>
       <c r="D60" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="E60" t="s">
         <v>153</v>
       </c>
       <c r="F60" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="G60" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="H60" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="I60">
         <v>20438928</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B61" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C61" t="s">
         <v>87</v>
       </c>
       <c r="D61" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="E61" t="s">
         <v>158</v>
       </c>
       <c r="F61" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="G61" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="H61" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="I61">
         <v>19593707</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B62" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C62" t="s">
         <v>87</v>
       </c>
       <c r="D62" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="E62" t="s">
         <v>158</v>
       </c>
       <c r="F62" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="G62" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="H62" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="I62">
         <v>19590355</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B63" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C63" t="s">
         <v>87</v>
       </c>
       <c r="D63" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="E63" t="s">
         <v>158</v>
       </c>
       <c r="F63" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="G63" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="H63" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="I63">
         <v>19433204</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B64" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C64" t="s">
         <v>87</v>
       </c>
       <c r="D64" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="E64" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="F64" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="G64" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="H64" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="I64">
         <v>15482968</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B65" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C65" t="s">
         <v>351</v>
       </c>
       <c r="D65" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="E65" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="F65" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="G65" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="H65" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="L65" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B66" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C66" t="s">
         <v>87</v>
       </c>
       <c r="D66" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="E66" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="F66" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="G66" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="H66" t="s">
         <v>169</v>
       </c>
       <c r="I66">
         <v>35353772</v>
       </c>
       <c r="J66" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="L66" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="M66" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B67" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C67" t="s">
         <v>351</v>
       </c>
       <c r="D67" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="E67" t="s">
         <v>515</v>
       </c>
       <c r="F67" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="G67" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="H67" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="L67" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="M67" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B68" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C68" t="s">
         <v>77</v>
       </c>
       <c r="D68" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="E68" t="s">
         <v>515</v>
       </c>
       <c r="F68" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="G68" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="H68" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="L68" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="M68" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B69" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C69" t="s">
         <v>87</v>
       </c>
       <c r="D69" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E69" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="F69" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="G69" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="H69" t="s">
         <v>388</v>
       </c>
       <c r="I69">
         <v>32940539</v>
       </c>
       <c r="J69" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="M69" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B70" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C70" t="s">
         <v>87</v>
       </c>
       <c r="D70" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="E70" t="s">
         <v>89</v>
       </c>
       <c r="F70" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="G70" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="H70" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I70">
         <v>25308136</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B71" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C71" t="s">
         <v>87</v>
       </c>
       <c r="D71" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="E71" t="s">
         <v>89</v>
       </c>
       <c r="F71" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="G71" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="H71" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="I71">
         <v>24096751</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B72" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C72" t="s">
         <v>87</v>
       </c>
       <c r="D72" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="E72" t="s">
         <v>414</v>
       </c>
       <c r="F72" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="G72" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="H72" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="I72">
         <v>22841609</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B73" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C73" t="s">
         <v>87</v>
       </c>
       <c r="D73" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="E73" t="s">
         <v>414</v>
       </c>
       <c r="F73" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="G73" t="s">
+        <v>769</v>
+      </c>
+      <c r="H73" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
       <c r="I73">
         <v>22781213</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B74" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C74" t="s">
         <v>77</v>
       </c>
       <c r="D74" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="E74" t="s">
         <v>414</v>
       </c>
       <c r="H74" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B75" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C75" t="s">
         <v>77</v>
       </c>
       <c r="D75" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="E75" t="s">
         <v>145</v>
       </c>
       <c r="H75" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B76" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C76" t="s">
         <v>87</v>
       </c>
       <c r="D76" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E76" t="s">
         <v>145</v>
       </c>
       <c r="F76" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="G76" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="H76" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="I76">
         <v>23117383</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B77" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C77" t="s">
         <v>87</v>
       </c>
       <c r="D77" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E77" t="s">
         <v>372</v>
       </c>
       <c r="F77" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="G77" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="H77" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="I77">
         <v>28461545</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B78" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C78" t="s">
         <v>77</v>
       </c>
       <c r="D78" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="E78" t="s">
         <v>145</v>
       </c>
       <c r="F78" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="H78" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B79" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C79" t="s">
         <v>77</v>
       </c>
       <c r="D79" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="E79" t="s">
         <v>145</v>
       </c>
       <c r="F79" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="H79" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B80" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C80" t="s">
         <v>87</v>
       </c>
       <c r="D80" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="E80" t="s">
         <v>197</v>
       </c>
       <c r="F80" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="G80" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="H80" t="s">
         <v>180</v>
       </c>
       <c r="I80">
         <v>17766498</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B81" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C81" t="s">
         <v>77</v>
       </c>
       <c r="D81" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="E81" t="s">
         <v>214</v>
       </c>
       <c r="H81" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B82" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C82" t="s">
         <v>87</v>
       </c>
       <c r="D82" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="E82" t="s">
         <v>145</v>
       </c>
       <c r="F82" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="G82" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="H82" t="s">
         <v>180</v>
       </c>
       <c r="I82">
         <v>18977971</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B83" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C83" t="s">
         <v>87</v>
       </c>
       <c r="D83" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="E83" t="s">
         <v>166</v>
       </c>
       <c r="F83" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="G83" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="H83" t="s">
         <v>169</v>
       </c>
       <c r="I83">
         <v>18347488</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B84" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C84" t="s">
         <v>87</v>
       </c>
       <c r="D84" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="E84" t="s">
         <v>166</v>
       </c>
       <c r="F84" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="G84" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="H84" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="I84">
         <v>18276845</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B85" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="C85" t="s">
         <v>87</v>
       </c>
       <c r="D85" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
       <c r="E85" t="s">
         <v>89</v>
       </c>
       <c r="F85" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="G85" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="H85" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="J85" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="M85" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B86" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="C86" t="s">
         <v>87</v>
       </c>
       <c r="D86" t="s">
-        <v>1115</v>
+        <v>1121</v>
       </c>
       <c r="E86" t="s">
         <v>406</v>
       </c>
       <c r="F86" t="s">
-        <v>1116</v>
+        <v>1122</v>
       </c>
       <c r="G86" t="s">
-        <v>1117</v>
+        <v>1123</v>
       </c>
       <c r="H86" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="I86">
         <v>25667312</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B87" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="C87" t="s">
         <v>87</v>
       </c>
       <c r="D87" t="s">
-        <v>1119</v>
+        <v>1125</v>
       </c>
       <c r="E87" t="s">
         <v>406</v>
       </c>
       <c r="F87" t="s">
-        <v>1120</v>
+        <v>1126</v>
       </c>
       <c r="G87" t="s">
-        <v>1121</v>
+        <v>1127</v>
       </c>
       <c r="H87" t="s">
-        <v>1122</v>
+        <v>1128</v>
       </c>
       <c r="I87">
         <v>25688070</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B88" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="C88" t="s">
         <v>87</v>
       </c>
       <c r="D88" t="s">
-        <v>1123</v>
+        <v>1129</v>
       </c>
       <c r="E88" t="s">
         <v>145</v>
       </c>
       <c r="F88" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="G88" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="H88" t="s">
         <v>169</v>
       </c>
       <c r="I88">
         <v>23187990</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B89" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="C89" t="s">
         <v>87</v>
       </c>
       <c r="D89" t="s">
-        <v>1159</v>
+        <v>1165</v>
       </c>
       <c r="E89" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="F89" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="G89" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="H89" t="s">
         <v>180</v>
       </c>
       <c r="I89">
         <v>10390259</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B90" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="C90" t="s">
         <v>87</v>
       </c>
       <c r="D90" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="E90" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="F90" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="G90" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="H90" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="I90">
         <v>9158444</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B91" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="C91" t="s">
         <v>87</v>
       </c>
       <c r="D91" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="E91" t="s">
         <v>158</v>
       </c>
       <c r="F91" t="s">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="G91" t="s">
-        <v>1176</v>
+        <v>1182</v>
       </c>
       <c r="H91" t="s">
         <v>427</v>
       </c>
       <c r="I91">
         <v>19181422</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B92" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="C92" t="s">
         <v>87</v>
       </c>
       <c r="D92" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="E92" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="F92" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="G92" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="H92" t="s">
         <v>217</v>
       </c>
       <c r="I92">
         <v>14707589</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B93" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="C93" t="s">
         <v>87</v>
       </c>
       <c r="D93" t="s">
-        <v>1188</v>
+        <v>1194</v>
       </c>
       <c r="E93" t="s">
         <v>139</v>
       </c>
       <c r="F93" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="G93" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="H93" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="I93">
         <v>21330846</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B94" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="C94" t="s">
         <v>87</v>
       </c>
       <c r="D94" t="s">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="E94" t="s">
         <v>158</v>
       </c>
       <c r="F94" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="G94" t="s">
-        <v>1194</v>
+        <v>1200</v>
       </c>
       <c r="H94" t="s">
-        <v>1195</v>
+        <v>1201</v>
       </c>
       <c r="I94">
         <v>19550192</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B95" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C95" t="s">
         <v>87</v>
       </c>
       <c r="D95" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="E95" t="s">
         <v>372</v>
       </c>
       <c r="F95" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="G95" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="H95" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="I95">
         <v>28118056</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B96" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C96" t="s">
         <v>77</v>
       </c>
       <c r="D96" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="E96" t="s">
         <v>372</v>
       </c>
       <c r="H96" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B97" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C97" t="s">
         <v>87</v>
       </c>
       <c r="D97" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="E97" t="s">
         <v>372</v>
       </c>
       <c r="F97" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="G97" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="H97" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="I97">
         <v>27000138</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B98" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C98" t="s">
         <v>77</v>
       </c>
       <c r="D98" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="E98" t="s">
         <v>79</v>
       </c>
       <c r="H98" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B99" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C99" t="s">
         <v>77</v>
       </c>
       <c r="D99" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="E99" t="s">
         <v>406</v>
       </c>
       <c r="H99" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B100" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C100" t="s">
         <v>77</v>
       </c>
       <c r="D100" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="E100" t="s">
         <v>406</v>
       </c>
       <c r="H100" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B101" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C101" t="s">
         <v>77</v>
       </c>
       <c r="D101" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="E101" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
       <c r="H101" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B102" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C102" t="s">
         <v>271</v>
       </c>
       <c r="D102" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="E102" t="s">
         <v>414</v>
       </c>
       <c r="G102" t="s">
-        <v>1250</v>
+        <v>1256</v>
       </c>
       <c r="H102" t="s">
-        <v>1251</v>
+        <v>1257</v>
       </c>
       <c r="L102" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B103" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C103" t="s">
         <v>271</v>
       </c>
       <c r="D103" t="s">
-        <v>1253</v>
+        <v>1259</v>
       </c>
       <c r="E103" t="s">
         <v>414</v>
       </c>
       <c r="G103" t="s">
-        <v>1254</v>
+        <v>1260</v>
       </c>
       <c r="H103" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="I103">
         <v>24308071</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B104" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C104" t="s">
         <v>271</v>
       </c>
       <c r="D104" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="E104" t="s">
         <v>414</v>
       </c>
       <c r="G104" t="s">
-        <v>1257</v>
+        <v>1263</v>
       </c>
       <c r="H104" t="s">
-        <v>1258</v>
+        <v>1264</v>
       </c>
       <c r="L104" t="s">
-        <v>1259</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B105" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C105" t="s">
         <v>87</v>
       </c>
       <c r="D105" t="s">
-        <v>1328</v>
+        <v>1334</v>
       </c>
       <c r="E105" t="s">
         <v>522</v>
       </c>
       <c r="F105" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="G105" t="s">
-        <v>1330</v>
+        <v>1336</v>
       </c>
       <c r="H105" t="s">
         <v>388</v>
       </c>
       <c r="I105">
         <v>30118366</v>
       </c>
       <c r="M105" t="s">
-        <v>1331</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B106" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C106" t="s">
         <v>87</v>
       </c>
       <c r="D106" t="s">
-        <v>1332</v>
+        <v>1338</v>
       </c>
       <c r="E106" t="s">
         <v>372</v>
       </c>
       <c r="F106" t="s">
-        <v>1333</v>
+        <v>1339</v>
       </c>
       <c r="G106" t="s">
-        <v>1334</v>
+        <v>1340</v>
       </c>
       <c r="H106" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="I106">
         <v>27856009</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B107" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C107" t="s">
         <v>87</v>
       </c>
       <c r="D107" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="E107" t="s">
         <v>372</v>
       </c>
       <c r="F107" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="G107" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="H107" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="J107" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="M107" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B108" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C108" t="s">
         <v>87</v>
       </c>
       <c r="D108" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
       <c r="E108" t="s">
         <v>372</v>
       </c>
       <c r="F108" t="s">
-        <v>1342</v>
+        <v>1348</v>
       </c>
       <c r="G108" t="s">
-        <v>1343</v>
+        <v>1349</v>
       </c>
       <c r="H108" t="s">
         <v>388</v>
       </c>
       <c r="I108">
         <v>28103120</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B109" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C109" t="s">
         <v>87</v>
       </c>
       <c r="D109" t="s">
-        <v>1344</v>
+        <v>1350</v>
       </c>
       <c r="E109" t="s">
         <v>79</v>
       </c>
       <c r="F109" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="G109" t="s">
-        <v>1346</v>
+        <v>1352</v>
       </c>
       <c r="H109" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="J109" t="s">
-        <v>1347</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B110" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C110" t="s">
         <v>87</v>
       </c>
       <c r="D110" t="s">
-        <v>1348</v>
+        <v>1354</v>
       </c>
       <c r="E110" t="s">
         <v>79</v>
       </c>
       <c r="F110" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="G110" t="s">
-        <v>1349</v>
+        <v>1355</v>
       </c>
       <c r="H110" t="s">
         <v>388</v>
       </c>
       <c r="I110">
         <v>27191190</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B111" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C111" t="s">
         <v>77</v>
       </c>
       <c r="D111" t="s">
-        <v>1350</v>
+        <v>1356</v>
       </c>
       <c r="E111" t="s">
         <v>406</v>
       </c>
       <c r="F111" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="H111" t="s">
-        <v>1353</v>
+        <v>1359</v>
       </c>
       <c r="L111" t="s">
-        <v>1354</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B112" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C112" t="s">
         <v>77</v>
       </c>
       <c r="D112" t="s">
-        <v>1355</v>
+        <v>1361</v>
       </c>
       <c r="E112" t="s">
         <v>406</v>
       </c>
       <c r="F112" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
       <c r="H112" t="s">
-        <v>1356</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="B113" t="s">
-        <v>1386</v>
+        <v>1392</v>
       </c>
       <c r="C113" t="s">
         <v>77</v>
       </c>
       <c r="D113" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="E113" t="s">
         <v>515</v>
       </c>
       <c r="F113" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="G113" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="H113" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="L113" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="M113" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B114" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C114" t="s">
         <v>87</v>
       </c>
       <c r="D114" t="s">
-        <v>1410</v>
+        <v>1416</v>
       </c>
       <c r="E114" t="s">
         <v>522</v>
       </c>
       <c r="F114" t="s">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="G114" t="s">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="H114" t="s">
         <v>169</v>
       </c>
       <c r="I114">
         <v>28291153</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B115" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C115" t="s">
         <v>87</v>
       </c>
       <c r="D115" t="s">
-        <v>1413</v>
+        <v>1419</v>
       </c>
       <c r="E115" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F115" t="s">
-        <v>1414</v>
+        <v>1420</v>
       </c>
       <c r="G115" t="s">
-        <v>1415</v>
+        <v>1421</v>
       </c>
       <c r="H115" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="I115">
         <v>29102964</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B116" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C116" t="s">
         <v>87</v>
       </c>
       <c r="D116" t="s">
-        <v>1417</v>
+        <v>1423</v>
       </c>
       <c r="E116" t="s">
         <v>79</v>
       </c>
       <c r="F116" t="s">
-        <v>1418</v>
+        <v>1424</v>
       </c>
       <c r="G116" t="s">
-        <v>1419</v>
+        <v>1425</v>
       </c>
       <c r="H116" t="s">
-        <v>1420</v>
+        <v>1426</v>
       </c>
       <c r="I116">
         <v>26342432</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B117" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C117" t="s">
         <v>87</v>
       </c>
       <c r="D117" t="s">
-        <v>1421</v>
+        <v>1427</v>
       </c>
       <c r="E117" t="s">
         <v>79</v>
       </c>
       <c r="F117" t="s">
-        <v>1422</v>
+        <v>1428</v>
       </c>
       <c r="G117" t="s">
-        <v>1423</v>
+        <v>1429</v>
       </c>
       <c r="H117" t="s">
-        <v>1420</v>
+        <v>1426</v>
       </c>
       <c r="I117">
         <v>27088728</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B118" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C118" t="s">
         <v>87</v>
       </c>
       <c r="D118" t="s">
-        <v>1424</v>
+        <v>1430</v>
       </c>
       <c r="E118" t="s">
         <v>406</v>
       </c>
       <c r="F118" t="s">
-        <v>1425</v>
+        <v>1431</v>
       </c>
       <c r="G118" t="s">
-        <v>1426</v>
+        <v>1432</v>
       </c>
       <c r="H118" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="I118">
         <v>23566385</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B119" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C119" t="s">
         <v>77</v>
       </c>
       <c r="D119" t="s">
-        <v>1428</v>
+        <v>1434</v>
       </c>
       <c r="E119" t="s">
         <v>89</v>
       </c>
       <c r="H119" t="s">
-        <v>1429</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B120" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C120" t="s">
         <v>87</v>
       </c>
       <c r="D120" t="s">
-        <v>1430</v>
+        <v>1436</v>
       </c>
       <c r="E120" t="s">
         <v>89</v>
       </c>
       <c r="F120" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
       <c r="G120" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
       <c r="H120" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="I120">
         <v>24840754</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B121" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C121" t="s">
         <v>87</v>
       </c>
       <c r="D121" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="E121" t="s">
         <v>89</v>
       </c>
       <c r="F121" t="s">
-        <v>1434</v>
+        <v>1440</v>
       </c>
       <c r="G121" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="H121" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="I121">
         <v>24612322</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B122" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C122" t="s">
         <v>77</v>
       </c>
       <c r="D122" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="E122" t="s">
         <v>89</v>
       </c>
       <c r="H122" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B123" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C123" t="s">
         <v>87</v>
       </c>
       <c r="D123" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="E123" t="s">
         <v>89</v>
       </c>
       <c r="F123" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="G123" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="H123" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="I123">
         <v>24748639</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B124" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C124" t="s">
         <v>87</v>
       </c>
       <c r="D124" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="E124" t="s">
         <v>89</v>
       </c>
       <c r="F124" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="G124" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="H124" t="s">
-        <v>1420</v>
+        <v>1426</v>
       </c>
       <c r="I124">
         <v>24726050</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B125" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C125" t="s">
         <v>87</v>
       </c>
       <c r="D125" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="E125" t="s">
         <v>89</v>
       </c>
       <c r="F125" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="G125" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="H125" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="I125">
         <v>24630357</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B126" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C126" t="s">
         <v>87</v>
       </c>
       <c r="D126" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="E126" t="s">
         <v>414</v>
       </c>
       <c r="F126" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="G126" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="H126" t="s">
         <v>180</v>
       </c>
       <c r="I126">
         <v>23319537</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B127" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C127" t="s">
         <v>87</v>
       </c>
       <c r="D127" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="E127" t="s">
         <v>414</v>
       </c>
       <c r="F127" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="G127" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="H127" t="s">
         <v>169</v>
       </c>
       <c r="I127">
         <v>23283258</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B128" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C128" t="s">
         <v>87</v>
       </c>
       <c r="D128" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="E128" t="s">
         <v>414</v>
       </c>
       <c r="F128" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="G128" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="H128" t="s">
         <v>180</v>
       </c>
       <c r="I128">
         <v>23400607</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B129" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C129" t="s">
         <v>87</v>
       </c>
       <c r="D129" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="E129" t="s">
         <v>414</v>
       </c>
       <c r="F129" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="G129" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="H129" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
       <c r="I129">
         <v>23694887</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B130" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C130" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="D130" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="E130" t="s">
         <v>414</v>
       </c>
       <c r="F130" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="G130" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
       <c r="H130" t="s">
         <v>427</v>
       </c>
       <c r="I130">
         <v>23969129</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B131" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C131" t="s">
         <v>87</v>
       </c>
       <c r="D131" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="E131" t="s">
         <v>414</v>
       </c>
       <c r="F131" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="G131" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="H131" t="s">
         <v>423</v>
       </c>
       <c r="I131">
         <v>23498157</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B132" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C132" t="s">
         <v>87</v>
       </c>
       <c r="D132" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="E132" t="s">
         <v>145</v>
       </c>
       <c r="F132" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="G132" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="H132" t="s">
         <v>180</v>
       </c>
       <c r="I132">
         <v>22778300</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B133" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C133" t="s">
         <v>77</v>
       </c>
       <c r="D133" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="E133" t="s">
         <v>145</v>
       </c>
       <c r="H133" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B134" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C134" t="s">
         <v>77</v>
       </c>
       <c r="D134" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="E134" t="s">
         <v>145</v>
       </c>
       <c r="H134" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B135" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C135" t="s">
         <v>77</v>
       </c>
       <c r="D135" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="E135" t="s">
         <v>145</v>
       </c>
       <c r="H135" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B136" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C136" t="s">
         <v>77</v>
       </c>
       <c r="D136" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="E136" t="s">
         <v>145</v>
       </c>
       <c r="H136" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B137" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C137" t="s">
         <v>77</v>
       </c>
       <c r="D137" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="E137" t="s">
         <v>145</v>
       </c>
       <c r="H137" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B138" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C138" t="s">
         <v>77</v>
       </c>
       <c r="D138" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="E138" t="s">
         <v>145</v>
       </c>
       <c r="H138" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B139" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C139" t="s">
         <v>77</v>
       </c>
       <c r="D139" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="E139" t="s">
         <v>145</v>
       </c>
       <c r="H139" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B140" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C140" t="s">
         <v>77</v>
       </c>
       <c r="D140" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
       <c r="E140" t="s">
         <v>145</v>
       </c>
       <c r="H140" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B141" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C141" t="s">
         <v>77</v>
       </c>
       <c r="D141" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="E141" t="s">
         <v>145</v>
       </c>
       <c r="H141" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B142" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C142" t="s">
         <v>77</v>
       </c>
       <c r="D142" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="E142" t="s">
         <v>145</v>
       </c>
       <c r="H142" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B143" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C143" t="s">
         <v>77</v>
       </c>
       <c r="D143" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="E143" t="s">
         <v>145</v>
       </c>
       <c r="H143" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B144" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C144" t="s">
         <v>77</v>
       </c>
       <c r="D144" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="E144" t="s">
         <v>139</v>
       </c>
       <c r="H144" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B145" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C145" t="s">
         <v>87</v>
       </c>
       <c r="D145" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="E145" t="s">
         <v>145</v>
       </c>
       <c r="F145" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="G145" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="H145" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I145">
         <v>23167852</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B146" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C146" t="s">
         <v>87</v>
       </c>
       <c r="D146" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="E146" t="s">
         <v>145</v>
       </c>
       <c r="F146" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="G146" t="s">
-        <v>1498</v>
+        <v>1504</v>
       </c>
       <c r="H146" t="s">
-        <v>1499</v>
+        <v>1505</v>
       </c>
       <c r="I146">
         <v>22700025</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B147" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C147" t="s">
         <v>87</v>
       </c>
       <c r="D147" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="E147" t="s">
         <v>158</v>
       </c>
       <c r="F147" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="G147" t="s">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="H147" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="J147" t="s">
-        <v>1503</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B148" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C148" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="D148" t="s">
-        <v>1504</v>
+        <v>1510</v>
       </c>
       <c r="E148" t="s">
         <v>158</v>
       </c>
       <c r="F148" t="s">
-        <v>1505</v>
+        <v>1511</v>
       </c>
       <c r="G148" t="s">
-        <v>1506</v>
+        <v>1512</v>
       </c>
       <c r="H148" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="J148" t="s">
-        <v>1507</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B149" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C149" t="s">
         <v>87</v>
       </c>
       <c r="D149" t="s">
-        <v>1508</v>
+        <v>1514</v>
       </c>
       <c r="E149" t="s">
         <v>158</v>
       </c>
       <c r="F149" t="s">
-        <v>1509</v>
+        <v>1515</v>
       </c>
       <c r="G149" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
       <c r="H149" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="J149" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="B150" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C150" t="s">
         <v>87</v>
       </c>
       <c r="D150" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="E150" t="s">
         <v>197</v>
       </c>
       <c r="F150" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
       <c r="G150" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="H150" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="I150">
         <v>18274044</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B151" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C151" t="s">
         <v>77</v>
       </c>
       <c r="D151" t="s">
-        <v>1581</v>
+        <v>1587</v>
       </c>
       <c r="E151" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="F151" t="s">
-        <v>1582</v>
+        <v>1588</v>
       </c>
       <c r="H151" t="s">
-        <v>1583</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B152" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C152" t="s">
         <v>87</v>
       </c>
       <c r="D152" t="s">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="E152" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="F152" t="s">
-        <v>1585</v>
+        <v>1591</v>
       </c>
       <c r="G152" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="H152" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="I152">
         <v>33039231</v>
       </c>
       <c r="M152" t="s">
-        <v>1588</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B153" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C153" t="s">
         <v>77</v>
       </c>
       <c r="D153" t="s">
-        <v>1589</v>
+        <v>1595</v>
       </c>
       <c r="E153" t="s">
-        <v>1590</v>
+        <v>1596</v>
       </c>
       <c r="F153" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="H153" t="s">
-        <v>1591</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B154" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C154" t="s">
         <v>351</v>
       </c>
       <c r="D154" t="s">
-        <v>1592</v>
+        <v>1598</v>
       </c>
       <c r="E154" t="s">
         <v>522</v>
       </c>
       <c r="F154" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
       <c r="G154" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="H154" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B155" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C155" t="s">
         <v>77</v>
       </c>
       <c r="D155" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="E155" t="s">
         <v>522</v>
       </c>
       <c r="H155" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="L155" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B156" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C156" t="s">
         <v>351</v>
       </c>
       <c r="D156" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="E156" t="s">
         <v>522</v>
       </c>
       <c r="F156" t="s">
-        <v>1600</v>
+        <v>1606</v>
       </c>
       <c r="H156" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B157" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C157" t="s">
         <v>77</v>
       </c>
       <c r="D157" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
       <c r="E157" t="s">
         <v>522</v>
       </c>
       <c r="F157" t="s">
-        <v>1582</v>
+        <v>1588</v>
       </c>
       <c r="G157" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="H157" t="s">
-        <v>1604</v>
+        <v>1610</v>
       </c>
       <c r="L157" t="s">
-        <v>1605</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B158" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C158" t="s">
         <v>351</v>
       </c>
       <c r="D158" t="s">
-        <v>1606</v>
+        <v>1612</v>
       </c>
       <c r="E158" t="s">
         <v>522</v>
       </c>
       <c r="F158" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H158" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B159" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C159" t="s">
         <v>77</v>
       </c>
       <c r="D159" t="s">
-        <v>1608</v>
+        <v>1614</v>
       </c>
       <c r="E159" t="s">
         <v>522</v>
       </c>
       <c r="F159" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
       <c r="H159" t="s">
-        <v>1610</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B160" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C160" t="s">
         <v>87</v>
       </c>
       <c r="D160" t="s">
-        <v>1611</v>
+        <v>1617</v>
       </c>
       <c r="E160" t="s">
         <v>522</v>
       </c>
       <c r="F160" t="s">
-        <v>1612</v>
+        <v>1618</v>
       </c>
       <c r="G160" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
       <c r="H160" t="s">
         <v>388</v>
       </c>
       <c r="I160">
         <v>30620630</v>
       </c>
     </row>
     <row r="161" spans="1:12">
       <c r="A161" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B161" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C161" t="s">
         <v>87</v>
       </c>
       <c r="D161" t="s">
-        <v>1614</v>
+        <v>1620</v>
       </c>
       <c r="E161" t="s">
         <v>522</v>
       </c>
       <c r="F161" t="s">
-        <v>1615</v>
+        <v>1621</v>
       </c>
       <c r="G161" t="s">
-        <v>1616</v>
+        <v>1622</v>
       </c>
       <c r="H161" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="I161">
         <v>30630559</v>
       </c>
     </row>
     <row r="162" spans="1:12">
       <c r="A162" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B162" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C162" t="s">
         <v>77</v>
       </c>
       <c r="D162" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
       <c r="E162" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F162" t="s">
-        <v>1619</v>
+        <v>1625</v>
       </c>
       <c r="G162" t="s">
-        <v>1620</v>
+        <v>1626</v>
       </c>
       <c r="H162" t="s">
-        <v>1621</v>
+        <v>1627</v>
       </c>
       <c r="L162" t="s">
-        <v>1622</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="163" spans="1:12">
       <c r="A163" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B163" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C163" t="s">
         <v>87</v>
       </c>
       <c r="D163" t="s">
-        <v>1623</v>
+        <v>1629</v>
       </c>
       <c r="E163" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F163" t="s">
-        <v>1624</v>
+        <v>1630</v>
       </c>
       <c r="G163" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="H163" t="s">
         <v>169</v>
       </c>
       <c r="I163">
         <v>30211840</v>
       </c>
     </row>
     <row r="164" spans="1:12">
       <c r="A164" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B164" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C164" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="D164" t="s">
-        <v>1627</v>
+        <v>1633</v>
       </c>
       <c r="E164" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F164" t="s">
-        <v>1628</v>
+        <v>1634</v>
       </c>
       <c r="G164" t="s">
-        <v>1629</v>
+        <v>1635</v>
       </c>
       <c r="H164" t="s">
-        <v>1630</v>
+        <v>1636</v>
       </c>
       <c r="L164" t="s">
-        <v>1631</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="165" spans="1:12">
       <c r="A165" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B165" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C165" t="s">
         <v>87</v>
       </c>
       <c r="D165" t="s">
-        <v>1632</v>
+        <v>1638</v>
       </c>
       <c r="E165" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F165" t="s">
-        <v>1633</v>
+        <v>1639</v>
       </c>
       <c r="G165" t="s">
-        <v>1634</v>
+        <v>1640</v>
       </c>
       <c r="H165" t="s">
-        <v>1635</v>
+        <v>1641</v>
       </c>
       <c r="I165">
         <v>30020606</v>
       </c>
     </row>
     <row r="166" spans="1:12">
       <c r="A166" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B166" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C166" t="s">
         <v>77</v>
       </c>
       <c r="D166" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E166" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F166" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
       <c r="H166" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B167" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C167" t="s">
         <v>87</v>
       </c>
       <c r="D167" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="E167" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F167" t="s">
-        <v>1639</v>
+        <v>1645</v>
       </c>
       <c r="G167" t="s">
-        <v>1640</v>
+        <v>1646</v>
       </c>
       <c r="H167" t="s">
         <v>388</v>
       </c>
       <c r="I167">
         <v>29351495</v>
       </c>
     </row>
     <row r="168" spans="1:12">
       <c r="A168" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B168" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C168" t="s">
         <v>77</v>
       </c>
       <c r="D168" t="s">
-        <v>1641</v>
+        <v>1647</v>
       </c>
       <c r="E168" t="s">
         <v>372</v>
       </c>
       <c r="H168" t="s">
-        <v>1642</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="169" spans="1:12">
       <c r="A169" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B169" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C169" t="s">
         <v>351</v>
       </c>
       <c r="D169" t="s">
-        <v>1643</v>
+        <v>1649</v>
       </c>
       <c r="E169" t="s">
         <v>372</v>
       </c>
       <c r="H169" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="170" spans="1:12">
       <c r="A170" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B170" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C170" t="s">
         <v>77</v>
       </c>
       <c r="D170" t="s">
-        <v>1644</v>
+        <v>1650</v>
       </c>
       <c r="E170" t="s">
         <v>372</v>
       </c>
       <c r="H170" t="s">
-        <v>1645</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="171" spans="1:12">
       <c r="A171" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B171" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="C171" t="s">
         <v>77</v>
       </c>
       <c r="D171" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="E171" t="s">
         <v>372</v>
       </c>
       <c r="H171" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="172" spans="1:12">
       <c r="A172" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B172" t="s">
-        <v>1685</v>
+        <v>1691</v>
       </c>
       <c r="C172" t="s">
         <v>87</v>
       </c>
       <c r="D172" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="E172" t="s">
         <v>372</v>
       </c>
       <c r="F172" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="G172" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="H172" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I172">
         <v>27618167</v>
       </c>
     </row>
     <row r="173" spans="1:12">
       <c r="A173" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B173" t="s">
-        <v>1685</v>
+        <v>1691</v>
       </c>
       <c r="C173" t="s">
         <v>87</v>
       </c>
       <c r="D173" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="E173" t="s">
         <v>406</v>
       </c>
       <c r="F173" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="G173" t="s">
-        <v>1701</v>
+        <v>1707</v>
       </c>
       <c r="H173" t="s">
         <v>209</v>
       </c>
       <c r="I173">
         <v>25581631</v>
       </c>
     </row>
     <row r="174" spans="1:12">
       <c r="A174" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B174" t="s">
-        <v>1685</v>
+        <v>1691</v>
       </c>
       <c r="C174" t="s">
         <v>87</v>
       </c>
       <c r="D174" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="E174" t="s">
         <v>89</v>
       </c>
       <c r="F174" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
       <c r="G174" t="s">
-        <v>1704</v>
+        <v>1710</v>
       </c>
       <c r="H174" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="I174">
         <v>25280093</v>
       </c>
     </row>
     <row r="175" spans="1:12">
       <c r="A175" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B175" t="s">
-        <v>1685</v>
+        <v>1691</v>
       </c>
       <c r="C175" t="s">
         <v>87</v>
       </c>
       <c r="D175" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="E175" t="s">
         <v>145</v>
       </c>
       <c r="F175" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="G175" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="H175" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="I175">
         <v>22525719</v>
       </c>
     </row>
     <row r="176" spans="1:12">
       <c r="A176" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B176" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="C176" t="s">
         <v>87</v>
       </c>
       <c r="D176" t="s">
-        <v>1718</v>
+        <v>1724</v>
       </c>
       <c r="E176" t="s">
         <v>89</v>
       </c>
       <c r="F176" t="s">
-        <v>1719</v>
+        <v>1725</v>
       </c>
       <c r="G176" t="s">
-        <v>1720</v>
+        <v>1726</v>
       </c>
       <c r="H176" t="s">
-        <v>1721</v>
+        <v>1727</v>
       </c>
       <c r="I176">
         <v>24401924</v>
       </c>
     </row>
     <row r="177" spans="1:12">
       <c r="A177" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B177" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="C177" t="s">
         <v>87</v>
       </c>
       <c r="D177" t="s">
-        <v>1722</v>
+        <v>1728</v>
       </c>
       <c r="E177" t="s">
         <v>89</v>
       </c>
       <c r="F177" t="s">
-        <v>1723</v>
+        <v>1729</v>
       </c>
       <c r="G177" t="s">
-        <v>1724</v>
+        <v>1730</v>
       </c>
       <c r="H177" t="s">
         <v>388</v>
       </c>
       <c r="I177">
         <v>24401046</v>
       </c>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B178" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="C178" t="s">
         <v>87</v>
       </c>
       <c r="D178" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
       <c r="E178" t="s">
         <v>145</v>
       </c>
       <c r="F178" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="G178" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
       <c r="H178" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I178">
         <v>22251191</v>
       </c>
     </row>
     <row r="179" spans="1:12">
       <c r="A179" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B179" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="C179" t="s">
         <v>87</v>
       </c>
       <c r="D179" t="s">
-        <v>1728</v>
+        <v>1734</v>
       </c>
       <c r="E179" t="s">
         <v>158</v>
       </c>
       <c r="F179" t="s">
-        <v>1729</v>
+        <v>1735</v>
       </c>
       <c r="G179" t="s">
-        <v>1730</v>
+        <v>1736</v>
       </c>
       <c r="H179" t="s">
         <v>388</v>
       </c>
       <c r="I179">
         <v>19499472</v>
       </c>
     </row>
     <row r="180" spans="1:12">
       <c r="A180" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B180" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
       <c r="C180" t="s">
         <v>77</v>
       </c>
       <c r="D180" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
       <c r="E180" t="s">
         <v>515</v>
       </c>
       <c r="F180" t="s">
-        <v>1753</v>
+        <v>1759</v>
       </c>
       <c r="H180" t="s">
-        <v>1754</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="181" spans="1:12">
       <c r="A181" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B181" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
       <c r="C181" t="s">
         <v>87</v>
       </c>
       <c r="D181" t="s">
-        <v>1755</v>
+        <v>1761</v>
       </c>
       <c r="E181" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="F181" t="s">
-        <v>1756</v>
+        <v>1762</v>
       </c>
       <c r="G181" t="s">
-        <v>1757</v>
+        <v>1763</v>
       </c>
       <c r="H181" t="s">
         <v>388</v>
       </c>
       <c r="I181">
         <v>31084508</v>
       </c>
     </row>
     <row r="182" spans="1:12">
       <c r="A182" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B182" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
       <c r="C182" t="s">
         <v>77</v>
       </c>
       <c r="D182" t="s">
-        <v>1758</v>
+        <v>1764</v>
       </c>
       <c r="E182" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F182" t="s">
-        <v>1759</v>
+        <v>1765</v>
       </c>
       <c r="H182" t="s">
-        <v>1760</v>
+        <v>1766</v>
       </c>
       <c r="L182" t="s">
-        <v>1761</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="183" spans="1:12">
       <c r="A183" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B183" t="s">
-        <v>1787</v>
+        <v>1793</v>
       </c>
       <c r="C183" t="s">
         <v>87</v>
       </c>
       <c r="D183" t="s">
-        <v>1796</v>
+        <v>1802</v>
       </c>
       <c r="E183" t="s">
         <v>214</v>
       </c>
       <c r="F183" t="s">
-        <v>1797</v>
+        <v>1803</v>
       </c>
       <c r="G183" t="s">
-        <v>1798</v>
+        <v>1804</v>
       </c>
       <c r="H183" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I183">
         <v>15741591</v>
       </c>
     </row>
     <row r="184" spans="1:12">
       <c r="A184" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="B184" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="C184" t="s">
         <v>87</v>
       </c>
       <c r="D184" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="E184" t="s">
         <v>139</v>
       </c>
       <c r="F184" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="G184" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="H184" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="I184">
         <v>20352312</v>
       </c>
     </row>
     <row r="185" spans="1:12">
       <c r="A185" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B185" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C185" t="s">
         <v>87</v>
       </c>
       <c r="D185" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="E185" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F185" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="G185" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
       <c r="H185" t="s">
         <v>169</v>
       </c>
       <c r="I185">
         <v>27749628</v>
       </c>
     </row>
     <row r="186" spans="1:12">
       <c r="A186" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B186" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C186" t="s">
         <v>87</v>
       </c>
       <c r="D186" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
       <c r="E186" t="s">
         <v>372</v>
       </c>
       <c r="F186" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="G186" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
       <c r="H186" t="s">
         <v>169</v>
       </c>
       <c r="I186">
         <v>28141768</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B187" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C187" t="s">
         <v>87</v>
       </c>
       <c r="D187" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
       <c r="E187" t="s">
         <v>406</v>
       </c>
       <c r="F187" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="G187" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
       <c r="H187" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I187">
         <v>25779540</v>
       </c>
     </row>
     <row r="188" spans="1:12">
       <c r="A188" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B188" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C188" t="s">
         <v>87</v>
       </c>
       <c r="D188" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="E188" t="s">
         <v>406</v>
       </c>
       <c r="F188" t="s">
-        <v>1850</v>
+        <v>1856</v>
       </c>
       <c r="G188" t="s">
-        <v>1851</v>
+        <v>1857</v>
       </c>
       <c r="H188" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I188">
         <v>25779934</v>
       </c>
     </row>
     <row r="189" spans="1:12">
       <c r="A189" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B189" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C189" t="s">
         <v>87</v>
       </c>
       <c r="D189" t="s">
-        <v>1852</v>
+        <v>1858</v>
       </c>
       <c r="E189" t="s">
         <v>89</v>
       </c>
       <c r="F189" t="s">
-        <v>1853</v>
+        <v>1859</v>
       </c>
       <c r="G189" t="s">
-        <v>1854</v>
+        <v>1860</v>
       </c>
       <c r="H189" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I189">
         <v>24552525</v>
       </c>
     </row>
     <row r="190" spans="1:12">
       <c r="A190" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B190" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C190" t="s">
         <v>87</v>
       </c>
       <c r="D190" t="s">
-        <v>1855</v>
+        <v>1861</v>
       </c>
       <c r="E190" t="s">
         <v>89</v>
       </c>
       <c r="F190" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="G190" t="s">
-        <v>1857</v>
+        <v>1863</v>
       </c>
       <c r="H190" t="s">
         <v>180</v>
       </c>
       <c r="I190">
         <v>24777222</v>
       </c>
     </row>
     <row r="191" spans="1:12">
       <c r="A191" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B191" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C191" t="s">
         <v>87</v>
       </c>
       <c r="D191" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
       <c r="E191" t="s">
         <v>414</v>
       </c>
       <c r="F191" t="s">
-        <v>1859</v>
+        <v>1865</v>
       </c>
       <c r="G191" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="H191" t="s">
         <v>169</v>
       </c>
       <c r="I191">
         <v>23528499</v>
       </c>
     </row>
     <row r="192" spans="1:12">
       <c r="A192" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B192" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C192" t="s">
         <v>87</v>
       </c>
       <c r="D192" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="E192" t="s">
         <v>414</v>
       </c>
       <c r="F192" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="G192" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
       <c r="H192" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="I192">
         <v>24158204</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B193" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C193" t="s">
         <v>87</v>
       </c>
       <c r="D193" t="s">
-        <v>1864</v>
+        <v>1870</v>
       </c>
       <c r="E193" t="s">
         <v>145</v>
       </c>
       <c r="F193" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
       <c r="G193" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="H193" t="s">
         <v>169</v>
       </c>
       <c r="I193">
         <v>22531194</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B194" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C194" t="s">
         <v>87</v>
       </c>
       <c r="D194" t="s">
-        <v>1867</v>
+        <v>1873</v>
       </c>
       <c r="E194" t="s">
         <v>139</v>
       </c>
       <c r="F194" t="s">
-        <v>1868</v>
+        <v>1874</v>
       </c>
       <c r="G194" t="s">
-        <v>1869</v>
+        <v>1875</v>
       </c>
       <c r="H194" t="s">
         <v>427</v>
       </c>
       <c r="I194">
         <v>21035905</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B195" t="s">
-        <v>1870</v>
+        <v>1876</v>
       </c>
       <c r="C195" t="s">
         <v>87</v>
       </c>
       <c r="D195" t="s">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="E195" t="s">
         <v>206</v>
       </c>
       <c r="F195" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
       <c r="G195" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="H195" t="s">
         <v>180</v>
       </c>
       <c r="I195">
         <v>16396867</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B196" t="s">
-        <v>1897</v>
+        <v>1903</v>
       </c>
       <c r="C196" t="s">
         <v>87</v>
       </c>
       <c r="D196" t="s">
-        <v>1902</v>
+        <v>1908</v>
       </c>
       <c r="E196" t="s">
         <v>158</v>
       </c>
       <c r="F196" t="s">
-        <v>1903</v>
+        <v>1909</v>
       </c>
       <c r="G196" t="s">
-        <v>1904</v>
+        <v>1910</v>
       </c>
       <c r="H196" t="s">
         <v>169</v>
       </c>
       <c r="I196">
         <v>19404227</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B197" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="C197" t="s">
         <v>77</v>
       </c>
       <c r="D197" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="E197" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="F197" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="H197" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B198" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="C198" t="s">
         <v>77</v>
       </c>
       <c r="D198" t="s">
-        <v>1916</v>
+        <v>1922</v>
       </c>
       <c r="E198" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="F198" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="H198" t="s">
-        <v>1917</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B199" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="C199" t="s">
         <v>77</v>
       </c>
       <c r="D199" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="E199" t="s">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="F199" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="H199" t="s">
-        <v>1920</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B200" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="C200" t="s">
         <v>77</v>
       </c>
       <c r="D200" t="s">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="E200" t="s">
         <v>268</v>
       </c>
       <c r="F200" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="H200" t="s">
-        <v>1922</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B201" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="C201" t="s">
         <v>77</v>
       </c>
       <c r="D201" t="s">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="E201" t="s">
         <v>241</v>
       </c>
       <c r="F201" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="H201" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="B202" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="C202" t="s">
         <v>77</v>
       </c>
       <c r="D202" t="s">
-        <v>1925</v>
+        <v>1931</v>
       </c>
       <c r="E202" t="s">
         <v>276</v>
       </c>
       <c r="F202" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="H202" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B203" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="C203" t="s">
         <v>77</v>
       </c>
       <c r="D203" t="s">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="E203" t="s">
         <v>522</v>
       </c>
       <c r="F203" t="s">
-        <v>2021</v>
+        <v>2027</v>
       </c>
       <c r="G203" t="s">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="H203" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B204" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="C204" t="s">
         <v>77</v>
       </c>
       <c r="D204" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="E204" t="s">
         <v>406</v>
       </c>
       <c r="H204" t="s">
-        <v>2024</v>
+        <v>2030</v>
       </c>
       <c r="K204" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B205" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="C205" t="s">
         <v>87</v>
       </c>
       <c r="D205" t="s">
         <v>88</v>
       </c>
       <c r="E205" t="s">
         <v>89</v>
       </c>
       <c r="F205" t="s">
         <v>90</v>
       </c>
       <c r="G205" t="s">
         <v>91</v>
       </c>
       <c r="H205" t="s">
         <v>92</v>
       </c>
       <c r="I205">
         <v>24164349</v>
       </c>
       <c r="J205" t="s">
         <v>93</v>
       </c>
       <c r="M205" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B206" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C206" t="s">
         <v>351</v>
       </c>
       <c r="D206" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="E206" t="s">
         <v>406</v>
       </c>
       <c r="H206" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B207" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C207" t="s">
         <v>351</v>
       </c>
       <c r="D207" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="E207" t="s">
         <v>406</v>
       </c>
       <c r="H207" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B208" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="C208" t="s">
         <v>87</v>
       </c>
       <c r="D208" t="s">
-        <v>2067</v>
+        <v>2073</v>
       </c>
       <c r="E208" t="s">
         <v>89</v>
       </c>
       <c r="F208" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
       <c r="G208" t="s">
-        <v>2069</v>
+        <v>2075</v>
       </c>
       <c r="H208" t="s">
         <v>169</v>
       </c>
       <c r="I208">
         <v>25162686</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B209" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="C209" t="s">
         <v>77</v>
       </c>
       <c r="D209" t="s">
-        <v>2070</v>
+        <v>2076</v>
       </c>
       <c r="E209" t="s">
         <v>89</v>
       </c>
       <c r="H209" t="s">
-        <v>2071</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B210" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="C210" t="s">
         <v>77</v>
       </c>
       <c r="D210" t="s">
-        <v>2072</v>
+        <v>2078</v>
       </c>
       <c r="E210" t="s">
         <v>89</v>
       </c>
       <c r="H210" t="s">
-        <v>2073</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B211" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="C211" t="s">
         <v>77</v>
       </c>
       <c r="D211" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="E211" t="s">
         <v>414</v>
       </c>
       <c r="H211" t="s">
-        <v>2075</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B212" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="C212" t="s">
         <v>77</v>
       </c>
       <c r="D212" t="s">
-        <v>2076</v>
+        <v>2082</v>
       </c>
       <c r="E212" t="s">
-        <v>2077</v>
+        <v>2083</v>
       </c>
       <c r="F212" t="s">
-        <v>2078</v>
+        <v>2084</v>
       </c>
       <c r="H212" t="s">
-        <v>2079</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B213" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="C213" t="s">
         <v>87</v>
       </c>
       <c r="D213" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
       <c r="E213" t="s">
         <v>158</v>
       </c>
       <c r="F213" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c r="G213" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="H213" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I213">
         <v>19845551</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B214" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="C214" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="D214" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="E214" t="s">
         <v>206</v>
       </c>
       <c r="F214" t="s">
-        <v>2100</v>
+        <v>2106</v>
       </c>
       <c r="G214" t="s">
         <v>248</v>
       </c>
       <c r="H214" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="K214" t="s">
-        <v>2101</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B215" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="C215" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="D215" t="s">
-        <v>2102</v>
+        <v>2108</v>
       </c>
       <c r="E215" t="s">
         <v>206</v>
       </c>
       <c r="F215" t="s">
-        <v>2103</v>
+        <v>2109</v>
       </c>
       <c r="G215" t="s">
         <v>248</v>
       </c>
       <c r="H215" t="s">
         <v>427</v>
       </c>
       <c r="K215" t="s">
-        <v>2101</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B216" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="C216" t="s">
         <v>87</v>
       </c>
       <c r="D216" t="s">
-        <v>2104</v>
+        <v>2110</v>
       </c>
       <c r="E216" t="s">
         <v>206</v>
       </c>
       <c r="F216" t="s">
-        <v>2105</v>
+        <v>2111</v>
       </c>
       <c r="G216" t="s">
         <v>248</v>
       </c>
       <c r="H216" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="K216" t="s">
-        <v>2101</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B217" t="s">
-        <v>2132</v>
+        <v>2138</v>
       </c>
       <c r="C217" t="s">
         <v>77</v>
       </c>
       <c r="D217" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="E217" t="s">
         <v>515</v>
       </c>
       <c r="F217" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="G217" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="H217" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="L217" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="M217" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="B218" t="s">
-        <v>2209</v>
+        <v>2215</v>
       </c>
       <c r="C218" t="s">
         <v>77</v>
       </c>
       <c r="D218" t="s">
-        <v>2218</v>
+        <v>2224</v>
       </c>
       <c r="E218" t="s">
         <v>89</v>
       </c>
       <c r="H218" t="s">
-        <v>2219</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B219" t="s">
-        <v>2267</v>
+        <v>2273</v>
       </c>
       <c r="C219" t="s">
         <v>87</v>
       </c>
       <c r="D219" t="s">
-        <v>2283</v>
+        <v>2289</v>
       </c>
       <c r="E219" t="s">
         <v>153</v>
       </c>
       <c r="F219" t="s">
-        <v>2284</v>
+        <v>2290</v>
       </c>
       <c r="G219" t="s">
-        <v>2285</v>
+        <v>2291</v>
       </c>
       <c r="H219" t="s">
-        <v>2286</v>
+        <v>2292</v>
       </c>
       <c r="I219">
         <v>20501914</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B220" t="s">
-        <v>2295</v>
+        <v>2301</v>
       </c>
       <c r="C220" t="s">
         <v>87</v>
       </c>
       <c r="D220" t="s">
         <v>88</v>
       </c>
       <c r="E220" t="s">
         <v>89</v>
       </c>
       <c r="F220" t="s">
         <v>90</v>
       </c>
       <c r="G220" t="s">
         <v>91</v>
       </c>
       <c r="H220" t="s">
         <v>92</v>
       </c>
       <c r="I220">
         <v>24164349</v>
       </c>
       <c r="J220" t="s">
         <v>93</v>
       </c>
       <c r="M220" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B221" t="s">
-        <v>2342</v>
+        <v>2348</v>
       </c>
       <c r="C221" t="s">
         <v>87</v>
       </c>
       <c r="D221" t="s">
-        <v>2353</v>
+        <v>2359</v>
       </c>
       <c r="E221" t="s">
         <v>177</v>
       </c>
       <c r="F221" t="s">
-        <v>2354</v>
+        <v>2360</v>
       </c>
       <c r="G221" t="s">
         <v>248</v>
       </c>
       <c r="H221" t="s">
         <v>388</v>
       </c>
       <c r="I221">
         <v>12109567</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B222" t="s">
-        <v>2342</v>
+        <v>2348</v>
       </c>
       <c r="C222" t="s">
         <v>87</v>
       </c>
       <c r="D222" t="s">
-        <v>2355</v>
+        <v>2361</v>
       </c>
       <c r="E222" t="s">
         <v>177</v>
       </c>
       <c r="F222" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
       <c r="G222" t="s">
         <v>248</v>
       </c>
       <c r="H222" t="s">
         <v>169</v>
       </c>
       <c r="I222">
         <v>12066017</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B223" t="s">
-        <v>2369</v>
+        <v>2375</v>
       </c>
       <c r="C223" t="s">
         <v>87</v>
       </c>
       <c r="D223" t="s">
-        <v>2379</v>
+        <v>2385</v>
       </c>
       <c r="E223" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="F223" t="s">
-        <v>2380</v>
+        <v>2386</v>
       </c>
       <c r="G223" t="s">
-        <v>2381</v>
+        <v>2387</v>
       </c>
       <c r="H223" t="s">
-        <v>2382</v>
+        <v>2388</v>
       </c>
       <c r="I223">
         <v>15650440</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B224" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C224" t="s">
         <v>87</v>
       </c>
       <c r="D224" t="s">
-        <v>2501</v>
+        <v>2507</v>
       </c>
       <c r="E224" t="s">
         <v>79</v>
       </c>
       <c r="F224" t="s">
-        <v>2502</v>
+        <v>2508</v>
       </c>
       <c r="G224" t="s">
-        <v>2503</v>
+        <v>2509</v>
       </c>
       <c r="H224" t="s">
         <v>388</v>
       </c>
       <c r="I224">
         <v>26808233</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B225" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C225" t="s">
         <v>87</v>
       </c>
       <c r="D225" t="s">
-        <v>2504</v>
+        <v>2510</v>
       </c>
       <c r="E225" t="s">
         <v>79</v>
       </c>
       <c r="F225" t="s">
-        <v>2505</v>
+        <v>2511</v>
       </c>
       <c r="G225" t="s">
-        <v>2506</v>
+        <v>2512</v>
       </c>
       <c r="H225" t="s">
         <v>388</v>
       </c>
       <c r="I225">
         <v>27411064</v>
       </c>
       <c r="M225" t="s">
-        <v>2507</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B226" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C226" t="s">
         <v>87</v>
       </c>
       <c r="D226" t="s">
-        <v>2508</v>
+        <v>2514</v>
       </c>
       <c r="E226" t="s">
         <v>79</v>
       </c>
       <c r="F226" t="s">
-        <v>2509</v>
+        <v>2515</v>
       </c>
       <c r="G226" t="s">
-        <v>2510</v>
+        <v>2516</v>
       </c>
       <c r="H226" t="s">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="I226">
         <v>27609854</v>
       </c>
       <c r="M226" t="s">
-        <v>2512</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B227" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C227" t="s">
         <v>87</v>
       </c>
       <c r="D227" t="s">
-        <v>2513</v>
+        <v>2519</v>
       </c>
       <c r="E227" t="s">
         <v>79</v>
       </c>
       <c r="F227" t="s">
-        <v>2514</v>
+        <v>2520</v>
       </c>
       <c r="G227" t="s">
-        <v>2515</v>
+        <v>2521</v>
       </c>
       <c r="H227" t="s">
         <v>388</v>
       </c>
       <c r="I227">
         <v>26727339</v>
       </c>
       <c r="M227" t="s">
-        <v>2516</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="B228" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="C228" t="s">
         <v>87</v>
       </c>
       <c r="D228" t="s">
-        <v>2517</v>
+        <v>2523</v>
       </c>
       <c r="E228" t="s">
         <v>406</v>
       </c>
       <c r="F228" t="s">
-        <v>2518</v>
+        <v>2524</v>
       </c>
       <c r="G228" t="s">
-        <v>2519</v>
+        <v>2525</v>
       </c>
       <c r="H228" t="s">
         <v>388</v>
       </c>
       <c r="I228">
         <v>25658967</v>
       </c>
       <c r="M228" t="s">
-        <v>2520</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B229" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="C229" t="s">
         <v>87</v>
       </c>
       <c r="D229" t="s">
-        <v>2543</v>
+        <v>2549</v>
       </c>
       <c r="E229" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F229" t="s">
-        <v>2544</v>
+        <v>2550</v>
       </c>
       <c r="G229" t="s">
-        <v>2545</v>
+        <v>2551</v>
       </c>
       <c r="H229" t="s">
-        <v>2546</v>
+        <v>2552</v>
       </c>
       <c r="I229">
         <v>28892537</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B230" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="C230" t="s">
         <v>87</v>
       </c>
       <c r="D230" t="s">
-        <v>2547</v>
+        <v>2553</v>
       </c>
       <c r="E230" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F230" t="s">
-        <v>2548</v>
+        <v>2554</v>
       </c>
       <c r="G230" t="s">
-        <v>2549</v>
+        <v>2555</v>
       </c>
       <c r="H230" t="s">
         <v>180</v>
       </c>
       <c r="I230">
         <v>29339564</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B231" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="C231" t="s">
         <v>87</v>
       </c>
       <c r="D231" t="s">
-        <v>2550</v>
+        <v>2556</v>
       </c>
       <c r="E231" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F231" t="s">
-        <v>2551</v>
+        <v>2557</v>
       </c>
       <c r="G231" t="s">
-        <v>2552</v>
+        <v>2558</v>
       </c>
       <c r="H231" t="s">
         <v>427</v>
       </c>
       <c r="I231">
         <v>28988964</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B232" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="C232" t="s">
         <v>87</v>
       </c>
       <c r="D232" t="s">
-        <v>2553</v>
+        <v>2559</v>
       </c>
       <c r="E232" t="s">
         <v>372</v>
       </c>
       <c r="F232" t="s">
-        <v>2554</v>
+        <v>2560</v>
       </c>
       <c r="G232" t="s">
-        <v>2555</v>
+        <v>2561</v>
       </c>
       <c r="H232" t="s">
         <v>180</v>
       </c>
       <c r="I232">
         <v>28759413</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B233" t="s">
-        <v>2556</v>
+        <v>2562</v>
       </c>
       <c r="C233" t="s">
         <v>87</v>
       </c>
       <c r="D233" t="s">
-        <v>2569</v>
+        <v>2575</v>
       </c>
       <c r="E233" t="s">
         <v>139</v>
       </c>
       <c r="F233" t="s">
-        <v>2570</v>
+        <v>2576</v>
       </c>
       <c r="G233" t="s">
-        <v>2571</v>
+        <v>2577</v>
       </c>
       <c r="H233" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I233">
         <v>21569170</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="B234" t="s">
-        <v>2676</v>
+        <v>2682</v>
       </c>
       <c r="C234" t="s">
         <v>87</v>
       </c>
       <c r="D234" t="s">
-        <v>2687</v>
+        <v>2693</v>
       </c>
       <c r="E234" t="s">
-        <v>2688</v>
+        <v>2694</v>
       </c>
       <c r="F234" t="s">
-        <v>2689</v>
+        <v>2695</v>
       </c>
       <c r="G234" t="s">
-        <v>2690</v>
+        <v>2696</v>
       </c>
       <c r="H234" t="s">
-        <v>2691</v>
+        <v>2697</v>
       </c>
       <c r="J234" t="s">
-        <v>2692</v>
+        <v>2698</v>
       </c>
       <c r="K234" t="s">
-        <v>2693</v>
+        <v>2699</v>
       </c>
       <c r="L234" t="s">
-        <v>2694</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="B235" t="s">
-        <v>2676</v>
+        <v>2682</v>
       </c>
       <c r="C235" t="s">
         <v>77</v>
       </c>
       <c r="D235" t="s">
-        <v>2677</v>
+        <v>2683</v>
       </c>
       <c r="E235" t="s">
         <v>515</v>
       </c>
       <c r="F235" t="s">
-        <v>2681</v>
+        <v>2687</v>
       </c>
       <c r="H235" t="s">
-        <v>2695</v>
+        <v>2701</v>
       </c>
       <c r="L235" t="s">
-        <v>2696</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B236" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="C236" t="s">
         <v>87</v>
       </c>
       <c r="D236" t="s">
-        <v>2714</v>
+        <v>2720</v>
       </c>
       <c r="E236" t="s">
         <v>79</v>
       </c>
       <c r="F236" t="s">
-        <v>2715</v>
+        <v>2721</v>
       </c>
       <c r="G236" t="s">
-        <v>2716</v>
+        <v>2722</v>
       </c>
       <c r="H236" t="s">
-        <v>2717</v>
+        <v>2723</v>
       </c>
       <c r="I236">
         <v>27923266</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B237" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="C237" t="s">
         <v>87</v>
       </c>
       <c r="D237" t="s">
-        <v>2718</v>
+        <v>2724</v>
       </c>
       <c r="E237" t="s">
         <v>79</v>
       </c>
       <c r="F237" t="s">
-        <v>2719</v>
+        <v>2725</v>
       </c>
       <c r="G237" t="s">
-        <v>2720</v>
+        <v>2726</v>
       </c>
       <c r="H237" t="s">
-        <v>2721</v>
+        <v>2727</v>
       </c>
       <c r="I237">
         <v>27065067</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B238" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="C238" t="s">
         <v>87</v>
       </c>
       <c r="D238" t="s">
-        <v>2722</v>
+        <v>2728</v>
       </c>
       <c r="E238" t="s">
         <v>89</v>
       </c>
       <c r="F238" t="s">
-        <v>2723</v>
+        <v>2729</v>
       </c>
       <c r="G238" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="H238" t="s">
-        <v>2725</v>
+        <v>2731</v>
       </c>
       <c r="I238">
         <v>23677925</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B239" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="C239" t="s">
         <v>87</v>
       </c>
       <c r="D239" t="s">
-        <v>2726</v>
+        <v>2732</v>
       </c>
       <c r="E239" t="s">
         <v>414</v>
       </c>
       <c r="F239" t="s">
-        <v>2727</v>
+        <v>2733</v>
       </c>
       <c r="G239" t="s">
-        <v>2728</v>
+        <v>2734</v>
       </c>
       <c r="H239" t="s">
-        <v>2729</v>
+        <v>2735</v>
       </c>
       <c r="I239">
         <v>20858769</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B240" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="C240" t="s">
         <v>87</v>
       </c>
       <c r="D240" t="s">
-        <v>2730</v>
+        <v>2736</v>
       </c>
       <c r="E240" t="s">
         <v>414</v>
       </c>
       <c r="F240" t="s">
-        <v>2731</v>
+        <v>2737</v>
       </c>
       <c r="G240" t="s">
-        <v>2732</v>
+        <v>2738</v>
       </c>
       <c r="H240" t="s">
-        <v>2733</v>
+        <v>2739</v>
       </c>
       <c r="I240">
         <v>21988134</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B241" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="C241" t="s">
         <v>87</v>
       </c>
       <c r="D241" t="s">
-        <v>2734</v>
+        <v>2740</v>
       </c>
       <c r="E241" t="s">
         <v>153</v>
       </c>
       <c r="F241" t="s">
-        <v>2735</v>
+        <v>2741</v>
       </c>
       <c r="G241" t="s">
-        <v>2728</v>
+        <v>2734</v>
       </c>
       <c r="H241" t="s">
-        <v>2736</v>
+        <v>2742</v>
       </c>
       <c r="I241">
         <v>20858769</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B242" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="C242" t="s">
         <v>87</v>
       </c>
       <c r="D242" t="s">
-        <v>2745</v>
+        <v>2751</v>
       </c>
       <c r="E242" t="s">
         <v>522</v>
       </c>
       <c r="F242" t="s">
-        <v>2746</v>
+        <v>2752</v>
       </c>
       <c r="G242" t="s">
-        <v>2747</v>
+        <v>2753</v>
       </c>
       <c r="H242" t="s">
-        <v>2748</v>
+        <v>2754</v>
       </c>
       <c r="I242">
         <v>31367926</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B243" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="C243" t="s">
         <v>87</v>
       </c>
       <c r="D243" t="s">
-        <v>2749</v>
+        <v>2755</v>
       </c>
       <c r="E243" t="s">
         <v>145</v>
       </c>
       <c r="F243" t="s">
-        <v>2750</v>
+        <v>2756</v>
       </c>
       <c r="G243" t="s">
-        <v>2751</v>
+        <v>2757</v>
       </c>
       <c r="H243" t="s">
         <v>169</v>
       </c>
       <c r="I243">
         <v>20093998</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B244" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="C244" t="s">
         <v>87</v>
       </c>
       <c r="D244" t="s">
-        <v>2752</v>
+        <v>2758</v>
       </c>
       <c r="E244" t="s">
         <v>153</v>
       </c>
       <c r="F244" t="s">
-        <v>2753</v>
+        <v>2759</v>
       </c>
       <c r="G244" t="s">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="H244" t="s">
         <v>180</v>
       </c>
       <c r="I244">
         <v>20566613</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B245" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="C245" t="s">
         <v>87</v>
       </c>
       <c r="D245" t="s">
-        <v>2755</v>
+        <v>2761</v>
       </c>
       <c r="E245" t="s">
         <v>153</v>
       </c>
       <c r="F245" t="s">
-        <v>2756</v>
+        <v>2762</v>
       </c>
       <c r="G245" t="s">
-        <v>2757</v>
+        <v>2763</v>
       </c>
       <c r="H245" t="s">
-        <v>2758</v>
+        <v>2764</v>
       </c>
       <c r="I245">
         <v>21135339</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B246" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="C246" t="s">
         <v>87</v>
       </c>
       <c r="D246" t="s">
-        <v>2759</v>
+        <v>2765</v>
       </c>
       <c r="E246" t="s">
         <v>158</v>
       </c>
       <c r="F246" t="s">
-        <v>2760</v>
+        <v>2766</v>
       </c>
       <c r="G246" t="s">
-        <v>2761</v>
+        <v>2767</v>
       </c>
       <c r="H246" t="s">
         <v>169</v>
       </c>
       <c r="I246">
         <v>19864966</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B247" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="C247" t="s">
         <v>87</v>
       </c>
       <c r="D247" t="s">
-        <v>2762</v>
+        <v>2768</v>
       </c>
       <c r="E247" t="s">
         <v>158</v>
       </c>
       <c r="F247" t="s">
-        <v>2763</v>
+        <v>2769</v>
       </c>
       <c r="G247" t="s">
-        <v>2764</v>
+        <v>2770</v>
       </c>
       <c r="H247" t="s">
-        <v>2765</v>
+        <v>2771</v>
       </c>
       <c r="I247">
         <v>19353905</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B248" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="C248" t="s">
         <v>87</v>
       </c>
       <c r="D248" t="s">
-        <v>2766</v>
+        <v>2772</v>
       </c>
       <c r="E248" t="s">
         <v>197</v>
       </c>
       <c r="F248" t="s">
-        <v>2767</v>
+        <v>2773</v>
       </c>
       <c r="G248" t="s">
-        <v>2768</v>
+        <v>2774</v>
       </c>
       <c r="H248" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="I248">
         <v>17630602</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B249" t="s">
-        <v>2789</v>
+        <v>2795</v>
       </c>
       <c r="C249" t="s">
         <v>87</v>
       </c>
       <c r="D249" t="s">
-        <v>2794</v>
+        <v>2800</v>
       </c>
       <c r="E249" t="s">
         <v>145</v>
       </c>
       <c r="F249" t="s">
-        <v>2795</v>
+        <v>2801</v>
       </c>
       <c r="G249" t="s">
-        <v>2796</v>
+        <v>2802</v>
       </c>
       <c r="H249" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I249">
         <v>22251193</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B250" t="s">
-        <v>2789</v>
+        <v>2795</v>
       </c>
       <c r="C250" t="s">
         <v>87</v>
       </c>
       <c r="D250" t="s">
-        <v>2797</v>
+        <v>2803</v>
       </c>
       <c r="E250" t="s">
         <v>153</v>
       </c>
       <c r="F250" t="s">
-        <v>2798</v>
+        <v>2804</v>
       </c>
       <c r="G250" t="s">
-        <v>2799</v>
+        <v>2805</v>
       </c>
       <c r="H250" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I250">
         <v>20370751</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B251" t="s">
-        <v>2800</v>
+        <v>2806</v>
       </c>
       <c r="C251" t="s">
         <v>87</v>
       </c>
       <c r="D251" t="s">
-        <v>2813</v>
+        <v>2819</v>
       </c>
       <c r="E251" t="s">
         <v>406</v>
       </c>
       <c r="F251" t="s">
-        <v>2814</v>
+        <v>2820</v>
       </c>
       <c r="G251" t="s">
-        <v>2815</v>
+        <v>2821</v>
       </c>
       <c r="H251" t="s">
         <v>169</v>
       </c>
       <c r="I251">
         <v>26535495</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B252" t="s">
-        <v>2800</v>
+        <v>2806</v>
       </c>
       <c r="C252" t="s">
         <v>87</v>
       </c>
       <c r="D252" t="s">
-        <v>2816</v>
+        <v>2822</v>
       </c>
       <c r="E252" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="F252" t="s">
-        <v>2817</v>
+        <v>2823</v>
       </c>
       <c r="G252" t="s">
-        <v>2818</v>
+        <v>2824</v>
       </c>
       <c r="H252" t="s">
         <v>180</v>
       </c>
       <c r="I252">
         <v>10585980</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B253" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="C253" t="s">
         <v>87</v>
       </c>
       <c r="D253" t="s">
-        <v>2844</v>
+        <v>2850</v>
       </c>
       <c r="E253" t="s">
         <v>522</v>
       </c>
       <c r="F253" t="s">
-        <v>2845</v>
+        <v>2851</v>
       </c>
       <c r="G253" t="s">
-        <v>2846</v>
+        <v>2852</v>
       </c>
       <c r="H253" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="I253">
         <v>31090568</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B254" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="C254" t="s">
         <v>77</v>
       </c>
       <c r="D254" t="s">
-        <v>2847</v>
+        <v>2853</v>
       </c>
       <c r="E254" t="s">
         <v>372</v>
       </c>
       <c r="H254" t="s">
-        <v>2848</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B255" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="C255" t="s">
         <v>77</v>
       </c>
       <c r="D255" t="s">
-        <v>2849</v>
+        <v>2855</v>
       </c>
       <c r="E255" t="s">
         <v>79</v>
       </c>
       <c r="F255" t="s">
-        <v>2850</v>
+        <v>2856</v>
       </c>
       <c r="G255" t="s">
-        <v>2851</v>
+        <v>2857</v>
       </c>
       <c r="H255" t="s">
-        <v>2852</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B256" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="C256" t="s">
         <v>77</v>
       </c>
       <c r="D256" t="s">
-        <v>2853</v>
+        <v>2859</v>
       </c>
       <c r="E256" t="s">
         <v>79</v>
       </c>
       <c r="F256" t="s">
-        <v>2854</v>
+        <v>2860</v>
       </c>
       <c r="G256" t="s">
-        <v>2855</v>
+        <v>2861</v>
       </c>
       <c r="H256" t="s">
-        <v>2856</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B257" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="C257" t="s">
         <v>87</v>
       </c>
       <c r="D257" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="E257" t="s">
         <v>372</v>
       </c>
       <c r="F257" t="s">
-        <v>2887</v>
+        <v>2893</v>
       </c>
       <c r="G257" t="s">
-        <v>2888</v>
+        <v>2894</v>
       </c>
       <c r="H257" t="s">
         <v>169</v>
       </c>
       <c r="I257">
         <v>26785087</v>
       </c>
       <c r="J257" t="s">
-        <v>2889</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B258" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="C258" t="s">
         <v>77</v>
       </c>
       <c r="D258" t="s">
-        <v>2890</v>
+        <v>2896</v>
       </c>
       <c r="E258" t="s">
         <v>406</v>
       </c>
       <c r="H258" t="s">
-        <v>2891</v>
+        <v>2897</v>
       </c>
       <c r="K258" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="B259" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="C259" t="s">
         <v>87</v>
       </c>
       <c r="D259" t="s">
         <v>88</v>
       </c>
       <c r="E259" t="s">
         <v>89</v>
       </c>
       <c r="F259" t="s">
         <v>90</v>
       </c>
       <c r="G259" t="s">
         <v>91</v>
       </c>
       <c r="H259" t="s">
         <v>92</v>
       </c>
       <c r="I259">
         <v>24164349</v>
       </c>
       <c r="J259" t="s">
         <v>93</v>
       </c>
       <c r="M259" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B260" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C260" t="s">
         <v>87</v>
       </c>
       <c r="D260" t="s">
-        <v>3042</v>
+        <v>3049</v>
       </c>
       <c r="E260" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F260" t="s">
-        <v>3043</v>
+        <v>3050</v>
       </c>
       <c r="G260" t="s">
-        <v>3044</v>
+        <v>3051</v>
       </c>
       <c r="H260" t="s">
         <v>388</v>
       </c>
       <c r="I260">
         <v>29351496</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B261" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C261" t="s">
         <v>77</v>
       </c>
       <c r="D261" t="s">
-        <v>3045</v>
+        <v>3052</v>
       </c>
       <c r="E261" t="s">
         <v>406</v>
       </c>
       <c r="H261" t="s">
-        <v>3046</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B262" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C262" t="s">
         <v>77</v>
       </c>
       <c r="D262" t="s">
-        <v>3047</v>
+        <v>3054</v>
       </c>
       <c r="E262" t="s">
         <v>89</v>
       </c>
       <c r="H262" t="s">
-        <v>3048</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B263" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C263" t="s">
         <v>77</v>
       </c>
       <c r="D263" t="s">
-        <v>3049</v>
+        <v>3056</v>
       </c>
       <c r="E263" t="s">
         <v>89</v>
       </c>
       <c r="H263" t="s">
-        <v>3050</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B264" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C264" t="s">
         <v>77</v>
       </c>
       <c r="D264" t="s">
-        <v>3051</v>
+        <v>3058</v>
       </c>
       <c r="E264" t="s">
         <v>89</v>
       </c>
       <c r="H264" t="s">
-        <v>2219</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B265" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C265" t="s">
         <v>77</v>
       </c>
       <c r="D265" t="s">
-        <v>3052</v>
+        <v>3059</v>
       </c>
       <c r="E265" t="s">
         <v>414</v>
       </c>
       <c r="F265" t="s">
-        <v>3053</v>
+        <v>3060</v>
       </c>
       <c r="H265" t="s">
-        <v>3054</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B266" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="C266" t="s">
         <v>77</v>
       </c>
       <c r="D266" t="s">
-        <v>3055</v>
+        <v>3062</v>
       </c>
       <c r="E266" t="s">
         <v>145</v>
       </c>
       <c r="H266" t="s">
-        <v>3056</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B267" t="s">
-        <v>3066</v>
+        <v>3073</v>
       </c>
       <c r="C267" t="s">
         <v>87</v>
       </c>
       <c r="D267" t="s">
-        <v>2543</v>
+        <v>2549</v>
       </c>
       <c r="E267" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F267" t="s">
-        <v>2544</v>
+        <v>2550</v>
       </c>
       <c r="G267" t="s">
-        <v>2545</v>
+        <v>2551</v>
       </c>
       <c r="H267" t="s">
-        <v>2546</v>
+        <v>2552</v>
       </c>
       <c r="I267">
         <v>28892537</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B268" t="s">
-        <v>3066</v>
+        <v>3073</v>
       </c>
       <c r="C268" t="s">
         <v>87</v>
       </c>
       <c r="D268" t="s">
-        <v>2547</v>
+        <v>2553</v>
       </c>
       <c r="E268" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F268" t="s">
-        <v>2548</v>
+        <v>2554</v>
       </c>
       <c r="G268" t="s">
-        <v>2549</v>
+        <v>2555</v>
       </c>
       <c r="H268" t="s">
         <v>180</v>
       </c>
       <c r="I268">
         <v>29339564</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B269" t="s">
-        <v>3066</v>
+        <v>3073</v>
       </c>
       <c r="C269" t="s">
         <v>87</v>
       </c>
       <c r="D269" t="s">
-        <v>2550</v>
+        <v>2556</v>
       </c>
       <c r="E269" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F269" t="s">
-        <v>2551</v>
+        <v>2557</v>
       </c>
       <c r="G269" t="s">
-        <v>2552</v>
+        <v>2558</v>
       </c>
       <c r="H269" t="s">
         <v>427</v>
       </c>
       <c r="I269">
         <v>28988964</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B270" t="s">
-        <v>3066</v>
+        <v>3073</v>
       </c>
       <c r="C270" t="s">
         <v>87</v>
       </c>
       <c r="D270" t="s">
-        <v>2553</v>
+        <v>2559</v>
       </c>
       <c r="E270" t="s">
         <v>372</v>
       </c>
       <c r="F270" t="s">
-        <v>2554</v>
+        <v>2560</v>
       </c>
       <c r="G270" t="s">
-        <v>2555</v>
+        <v>2561</v>
       </c>
       <c r="H270" t="s">
         <v>180</v>
       </c>
       <c r="I270">
         <v>28759413</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B271" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C271" t="s">
         <v>87</v>
       </c>
       <c r="D271" t="s">
-        <v>3115</v>
+        <v>3122</v>
       </c>
       <c r="E271" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F271" t="s">
-        <v>3116</v>
+        <v>3123</v>
       </c>
       <c r="G271" t="s">
-        <v>3117</v>
+        <v>3124</v>
       </c>
       <c r="H271" t="s">
         <v>388</v>
       </c>
       <c r="I271">
         <v>29364730</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B272" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C272" t="s">
         <v>87</v>
       </c>
       <c r="D272" t="s">
-        <v>3118</v>
+        <v>3125</v>
       </c>
       <c r="E272" t="s">
         <v>372</v>
       </c>
       <c r="F272" t="s">
-        <v>3119</v>
+        <v>3126</v>
       </c>
       <c r="G272" t="s">
-        <v>3120</v>
+        <v>3127</v>
       </c>
       <c r="H272" t="s">
-        <v>3121</v>
+        <v>3128</v>
       </c>
       <c r="I272">
         <v>27679955</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B273" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C273" t="s">
         <v>87</v>
       </c>
       <c r="D273" t="s">
-        <v>3122</v>
+        <v>3129</v>
       </c>
       <c r="E273" t="s">
         <v>79</v>
       </c>
       <c r="F273" t="s">
-        <v>3123</v>
+        <v>3130</v>
       </c>
       <c r="G273" t="s">
-        <v>3124</v>
+        <v>3131</v>
       </c>
       <c r="H273" t="s">
         <v>388</v>
       </c>
       <c r="I273">
         <v>26953677</v>
       </c>
       <c r="M273" t="s">
-        <v>3125</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B274" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C274" t="s">
         <v>87</v>
       </c>
       <c r="D274" t="s">
-        <v>3126</v>
+        <v>3133</v>
       </c>
       <c r="E274" t="s">
         <v>79</v>
       </c>
       <c r="F274" t="s">
-        <v>3127</v>
+        <v>3134</v>
       </c>
       <c r="G274" t="s">
-        <v>3128</v>
+        <v>3135</v>
       </c>
       <c r="H274" t="s">
-        <v>3129</v>
+        <v>3136</v>
       </c>
       <c r="I274">
         <v>25710438</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B275" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C275" t="s">
         <v>77</v>
       </c>
       <c r="D275" t="s">
-        <v>3130</v>
+        <v>3137</v>
       </c>
       <c r="E275" t="s">
         <v>406</v>
       </c>
       <c r="H275" t="s">
-        <v>1429</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B276" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C276" t="s">
         <v>77</v>
       </c>
       <c r="D276" t="s">
-        <v>3131</v>
+        <v>3138</v>
       </c>
       <c r="E276" t="s">
         <v>406</v>
       </c>
       <c r="H276" t="s">
-        <v>3050</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B277" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C277" t="s">
         <v>351</v>
       </c>
       <c r="D277" t="s">
-        <v>3132</v>
+        <v>3139</v>
       </c>
       <c r="E277" t="s">
         <v>406</v>
       </c>
       <c r="H277" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B278" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C278" t="s">
         <v>77</v>
       </c>
       <c r="D278" t="s">
-        <v>3133</v>
+        <v>3140</v>
       </c>
       <c r="E278" t="s">
         <v>406</v>
       </c>
       <c r="H278" t="s">
-        <v>3134</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B279" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C279" t="s">
         <v>77</v>
       </c>
       <c r="D279" t="s">
-        <v>3135</v>
+        <v>3142</v>
       </c>
       <c r="E279" t="s">
         <v>406</v>
       </c>
       <c r="H279" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B280" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C280" t="s">
         <v>77</v>
       </c>
       <c r="D280" t="s">
-        <v>3136</v>
+        <v>3143</v>
       </c>
       <c r="E280" t="s">
         <v>406</v>
       </c>
       <c r="H280" t="s">
-        <v>3137</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B281" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C281" t="s">
         <v>351</v>
       </c>
       <c r="D281" t="s">
-        <v>3138</v>
+        <v>3145</v>
       </c>
       <c r="E281" t="s">
         <v>406</v>
       </c>
       <c r="F281" t="s">
-        <v>3139</v>
+        <v>3146</v>
       </c>
       <c r="G281" t="s">
-        <v>3140</v>
+        <v>3147</v>
       </c>
       <c r="H281" t="s">
-        <v>3141</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B282" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C282" t="s">
         <v>77</v>
       </c>
       <c r="D282" t="s">
-        <v>3142</v>
+        <v>3149</v>
       </c>
       <c r="E282" t="s">
-        <v>3143</v>
+        <v>3150</v>
       </c>
       <c r="F282" t="s">
-        <v>3053</v>
+        <v>3060</v>
       </c>
       <c r="H282" t="s">
-        <v>3144</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B283" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C283" t="s">
         <v>77</v>
       </c>
       <c r="D283" t="s">
-        <v>3145</v>
+        <v>3152</v>
       </c>
       <c r="E283" t="s">
         <v>89</v>
       </c>
       <c r="H283" t="s">
-        <v>3146</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B284" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C284" t="s">
         <v>77</v>
       </c>
       <c r="D284" t="s">
-        <v>3147</v>
+        <v>3154</v>
       </c>
       <c r="E284" t="s">
         <v>89</v>
       </c>
       <c r="H284" t="s">
-        <v>3148</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B285" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="C285" t="s">
         <v>77</v>
       </c>
       <c r="D285" t="s">
-        <v>3149</v>
+        <v>3156</v>
       </c>
       <c r="E285" t="s">
         <v>89</v>
       </c>
       <c r="H285" t="s">
-        <v>3150</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="B286" t="s">
-        <v>3169</v>
+        <v>3176</v>
       </c>
       <c r="C286" t="s">
         <v>351</v>
       </c>
       <c r="D286" t="s">
-        <v>3179</v>
+        <v>3186</v>
       </c>
       <c r="E286" t="s">
         <v>515</v>
       </c>
       <c r="F286" t="s">
-        <v>3180</v>
+        <v>3187</v>
       </c>
       <c r="G286" t="s">
-        <v>3181</v>
+        <v>3188</v>
       </c>
       <c r="H286" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="L286" t="s">
-        <v>3182</v>
+        <v>3189</v>
       </c>
       <c r="M286" t="s">
-        <v>3183</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B287" t="s">
-        <v>3276</v>
+        <v>3283</v>
       </c>
       <c r="C287" t="s">
         <v>87</v>
       </c>
       <c r="D287" t="s">
-        <v>3285</v>
+        <v>3292</v>
       </c>
       <c r="E287" t="s">
         <v>79</v>
       </c>
       <c r="F287" t="s">
-        <v>3286</v>
+        <v>3293</v>
       </c>
       <c r="G287" t="s">
-        <v>3287</v>
+        <v>3294</v>
       </c>
       <c r="H287" t="s">
-        <v>3288</v>
+        <v>3295</v>
       </c>
       <c r="I287">
         <v>26476855</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B288" t="s">
-        <v>3276</v>
+        <v>3283</v>
       </c>
       <c r="C288" t="s">
         <v>87</v>
       </c>
       <c r="D288" t="s">
-        <v>3289</v>
+        <v>3296</v>
       </c>
       <c r="E288" t="s">
         <v>89</v>
       </c>
       <c r="F288" t="s">
-        <v>3290</v>
+        <v>3297</v>
       </c>
       <c r="G288" t="s">
-        <v>3291</v>
+        <v>3298</v>
       </c>
       <c r="H288" t="s">
-        <v>3292</v>
+        <v>3299</v>
       </c>
       <c r="I288">
         <v>24733515</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B289" t="s">
-        <v>3293</v>
+        <v>3300</v>
       </c>
       <c r="C289" t="s">
         <v>87</v>
       </c>
       <c r="D289" t="s">
-        <v>3301</v>
+        <v>3308</v>
       </c>
       <c r="E289" t="s">
         <v>225</v>
       </c>
       <c r="F289" t="s">
-        <v>3302</v>
+        <v>3309</v>
       </c>
       <c r="G289" t="s">
-        <v>3303</v>
+        <v>3310</v>
       </c>
       <c r="H289" t="s">
         <v>427</v>
       </c>
       <c r="I289">
         <v>11275828</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B290" t="s">
-        <v>3293</v>
+        <v>3300</v>
       </c>
       <c r="C290" t="s">
         <v>87</v>
       </c>
       <c r="D290" t="s">
-        <v>3304</v>
+        <v>3311</v>
       </c>
       <c r="E290" t="s">
         <v>261</v>
       </c>
       <c r="F290" t="s">
-        <v>3305</v>
+        <v>3312</v>
       </c>
       <c r="G290" t="s">
-        <v>3306</v>
+        <v>3313</v>
       </c>
       <c r="H290" t="s">
         <v>148</v>
       </c>
       <c r="I290">
         <v>9788091</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B291" t="s">
-        <v>3322</v>
+        <v>3329</v>
       </c>
       <c r="C291" t="s">
         <v>87</v>
       </c>
       <c r="D291" t="s">
-        <v>3329</v>
+        <v>3336</v>
       </c>
       <c r="E291" t="s">
         <v>139</v>
       </c>
       <c r="F291" t="s">
-        <v>3330</v>
+        <v>3337</v>
       </c>
       <c r="G291" t="s">
-        <v>3331</v>
+        <v>3338</v>
       </c>
       <c r="H291" t="s">
         <v>148</v>
       </c>
       <c r="I291">
         <v>21278101</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B292" t="s">
-        <v>3356</v>
+        <v>3363</v>
       </c>
       <c r="C292" t="s">
         <v>87</v>
       </c>
       <c r="D292" t="s">
-        <v>3365</v>
+        <v>3372</v>
       </c>
       <c r="E292" t="s">
         <v>197</v>
       </c>
       <c r="F292" t="s">
-        <v>3366</v>
+        <v>3373</v>
       </c>
       <c r="G292" t="s">
-        <v>3367</v>
+        <v>3374</v>
       </c>
       <c r="H292" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="I292">
         <v>17297335</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B293" t="s">
-        <v>3356</v>
+        <v>3363</v>
       </c>
       <c r="C293" t="s">
         <v>87</v>
       </c>
       <c r="D293" t="s">
-        <v>3368</v>
+        <v>3375</v>
       </c>
       <c r="E293" t="s">
         <v>197</v>
       </c>
       <c r="F293" t="s">
-        <v>3369</v>
+        <v>3376</v>
       </c>
       <c r="G293" t="s">
-        <v>3370</v>
+        <v>3377</v>
       </c>
       <c r="H293" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="I293">
         <v>18091214</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B294" t="s">
-        <v>3356</v>
+        <v>3363</v>
       </c>
       <c r="C294" t="s">
         <v>87</v>
       </c>
       <c r="D294" t="s">
-        <v>3371</v>
+        <v>3378</v>
       </c>
       <c r="E294" t="s">
         <v>206</v>
       </c>
       <c r="F294" t="s">
-        <v>3372</v>
+        <v>3379</v>
       </c>
       <c r="G294" t="s">
-        <v>3373</v>
+        <v>3380</v>
       </c>
       <c r="H294" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I294">
         <v>16902047</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B295" t="s">
-        <v>3397</v>
+        <v>3404</v>
       </c>
       <c r="C295" t="s">
         <v>87</v>
       </c>
       <c r="D295" t="s">
-        <v>3405</v>
+        <v>3412</v>
       </c>
       <c r="E295" t="s">
         <v>206</v>
       </c>
       <c r="F295" t="s">
-        <v>3406</v>
+        <v>3413</v>
       </c>
       <c r="G295" t="s">
-        <v>3407</v>
+        <v>3414</v>
       </c>
       <c r="H295" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="J295" t="s">
-        <v>3408</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B296" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C296" t="s">
         <v>87</v>
       </c>
       <c r="D296" t="s">
-        <v>2513</v>
+        <v>2519</v>
       </c>
       <c r="E296" t="s">
         <v>79</v>
       </c>
       <c r="F296" t="s">
-        <v>2514</v>
+        <v>2520</v>
       </c>
       <c r="G296" t="s">
-        <v>2515</v>
+        <v>2521</v>
       </c>
       <c r="H296" t="s">
         <v>388</v>
       </c>
       <c r="I296">
         <v>26727339</v>
       </c>
       <c r="M296" t="s">
-        <v>2516</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B297" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C297" t="s">
         <v>87</v>
       </c>
       <c r="D297" t="s">
-        <v>2501</v>
+        <v>2507</v>
       </c>
       <c r="E297" t="s">
         <v>79</v>
       </c>
       <c r="F297" t="s">
-        <v>2502</v>
+        <v>2508</v>
       </c>
       <c r="G297" t="s">
-        <v>2503</v>
+        <v>2509</v>
       </c>
       <c r="H297" t="s">
         <v>388</v>
       </c>
       <c r="I297">
         <v>26808233</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B298" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C298" t="s">
         <v>87</v>
       </c>
       <c r="D298" t="s">
-        <v>2504</v>
+        <v>2510</v>
       </c>
       <c r="E298" t="s">
         <v>79</v>
       </c>
       <c r="F298" t="s">
-        <v>2505</v>
+        <v>2511</v>
       </c>
       <c r="G298" t="s">
-        <v>2506</v>
+        <v>2512</v>
       </c>
       <c r="H298" t="s">
         <v>388</v>
       </c>
       <c r="I298">
         <v>27411064</v>
       </c>
       <c r="M298" t="s">
-        <v>2507</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B299" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C299" t="s">
         <v>87</v>
       </c>
       <c r="D299" t="s">
-        <v>2517</v>
+        <v>2523</v>
       </c>
       <c r="E299" t="s">
         <v>406</v>
       </c>
       <c r="F299" t="s">
-        <v>2518</v>
+        <v>2524</v>
       </c>
       <c r="G299" t="s">
-        <v>2519</v>
+        <v>2525</v>
       </c>
       <c r="H299" t="s">
         <v>388</v>
       </c>
       <c r="I299">
         <v>25658967</v>
       </c>
       <c r="M299" t="s">
-        <v>2520</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B300" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C300" t="s">
         <v>351</v>
       </c>
       <c r="D300" t="s">
-        <v>3433</v>
+        <v>3440</v>
       </c>
       <c r="E300" t="s">
         <v>406</v>
       </c>
       <c r="H300" t="s">
-        <v>3434</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B301" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C301" t="s">
         <v>77</v>
       </c>
       <c r="D301" t="s">
-        <v>2498</v>
+        <v>2504</v>
       </c>
       <c r="E301" t="s">
         <v>89</v>
       </c>
       <c r="H301" t="s">
-        <v>2219</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B302" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C302" t="s">
         <v>77</v>
       </c>
       <c r="D302" t="s">
-        <v>3435</v>
+        <v>3442</v>
       </c>
       <c r="E302" t="s">
         <v>89</v>
       </c>
       <c r="H302" t="s">
-        <v>3436</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B303" t="s">
-        <v>3419</v>
+        <v>3426</v>
       </c>
       <c r="C303" t="s">
         <v>77</v>
       </c>
       <c r="D303" t="s">
-        <v>3437</v>
+        <v>3444</v>
       </c>
       <c r="E303" t="s">
         <v>414</v>
       </c>
       <c r="H303" t="s">
-        <v>3438</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B304" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C304" t="s">
         <v>87</v>
       </c>
       <c r="D304" t="s">
-        <v>3450</v>
+        <v>3457</v>
       </c>
       <c r="E304" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="F304" t="s">
-        <v>3451</v>
+        <v>3458</v>
       </c>
       <c r="G304" t="s">
-        <v>3452</v>
+        <v>3459</v>
       </c>
       <c r="H304" t="s">
         <v>388</v>
       </c>
       <c r="I304">
         <v>31339430</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B305" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C305" t="s">
         <v>87</v>
       </c>
       <c r="D305" t="s">
-        <v>3453</v>
+        <v>3460</v>
       </c>
       <c r="E305" t="s">
         <v>522</v>
       </c>
       <c r="F305" t="s">
-        <v>3454</v>
+        <v>3461</v>
       </c>
       <c r="G305" t="s">
-        <v>3455</v>
+        <v>3462</v>
       </c>
       <c r="H305" t="s">
         <v>388</v>
       </c>
       <c r="I305">
         <v>30917730</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B306" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C306" t="s">
         <v>87</v>
       </c>
       <c r="D306" t="s">
-        <v>3456</v>
+        <v>3463</v>
       </c>
       <c r="E306" t="s">
         <v>522</v>
       </c>
       <c r="F306" t="s">
-        <v>3457</v>
+        <v>3464</v>
       </c>
       <c r="G306" t="s">
-        <v>3458</v>
+        <v>3465</v>
       </c>
       <c r="H306" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I306">
         <v>30343530</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B307" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C307" t="s">
         <v>87</v>
       </c>
       <c r="D307" t="s">
-        <v>3459</v>
+        <v>3466</v>
       </c>
       <c r="E307" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="F307" t="s">
-        <v>3460</v>
+        <v>3467</v>
       </c>
       <c r="G307" t="s">
-        <v>3461</v>
+        <v>3468</v>
       </c>
       <c r="H307" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I307">
         <v>30281884</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B308" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C308" t="s">
         <v>77</v>
       </c>
       <c r="D308" t="s">
-        <v>3462</v>
+        <v>3469</v>
       </c>
       <c r="E308" t="s">
         <v>372</v>
       </c>
       <c r="H308" t="s">
-        <v>3463</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B309" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C309" t="s">
         <v>351</v>
       </c>
       <c r="D309" t="s">
-        <v>3464</v>
+        <v>3471</v>
       </c>
       <c r="E309" t="s">
         <v>372</v>
       </c>
       <c r="H309" t="s">
-        <v>3465</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B310" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C310" t="s">
         <v>77</v>
       </c>
       <c r="D310" t="s">
-        <v>3466</v>
+        <v>3473</v>
       </c>
       <c r="E310" t="s">
         <v>372</v>
       </c>
       <c r="H310" t="s">
-        <v>3467</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B311" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C311" t="s">
         <v>87</v>
       </c>
       <c r="D311" t="s">
-        <v>3466</v>
+        <v>3473</v>
       </c>
       <c r="E311" t="s">
         <v>372</v>
       </c>
       <c r="F311" t="s">
-        <v>3468</v>
+        <v>3475</v>
       </c>
       <c r="G311" t="s">
-        <v>3469</v>
+        <v>3476</v>
       </c>
       <c r="H311" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I311">
         <v>28926159</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B312" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C312" t="s">
         <v>351</v>
       </c>
       <c r="D312" t="s">
-        <v>3440</v>
+        <v>3447</v>
       </c>
       <c r="E312" t="s">
         <v>372</v>
       </c>
       <c r="H312" t="s">
-        <v>3463</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B313" t="s">
-        <v>3439</v>
+        <v>3446</v>
       </c>
       <c r="C313" t="s">
         <v>87</v>
       </c>
       <c r="D313" t="s">
-        <v>2508</v>
+        <v>2514</v>
       </c>
       <c r="E313" t="s">
         <v>79</v>
       </c>
       <c r="F313" t="s">
-        <v>2509</v>
+        <v>2515</v>
       </c>
       <c r="G313" t="s">
-        <v>2510</v>
+        <v>2516</v>
       </c>
       <c r="H313" t="s">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="I313">
         <v>27609854</v>
       </c>
       <c r="M313" t="s">
-        <v>2512</v>
+        <v>2518</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G111" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>